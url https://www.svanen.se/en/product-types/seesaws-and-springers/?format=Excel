--- v1 (2026-02-24)
+++ v2 (2026-04-26)
@@ -1,150 +1,726 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2557b9ad76d04a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c911c3df1349dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R9b58ec0cdb864a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7770c019e9fb4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b58ec0cdb864a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7770c019e9fb4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044996</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item.8044993</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inclusive Seesaw Dragonfly item. 8062093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inclusive Seesaw Dragonfly item. 8062133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Blinky item no. 8054253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inclusive Seesaw Dragonfly item. 8062135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Indy item. 8051408</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Sally item no.8054256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Indy item no. 8054260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inclusive Seesaw Dragonfly item. 8062091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Hilly item no. 8054251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Blinky item no. 8054259</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Rocky item.8000951</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Indy item no. 8054269</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Hilly item no. 8054266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rocking Toy Vespy item. 8044990</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rocking Toy Vespy item. 8044996</x:v>
-[...31 lines deleted...]
-        <x:v>Rocking Toy Vespy item.8044993</x:v>
+        <x:v>Vippesopp Vippe, blå, 51-200-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044988</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044989</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044992</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044995</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
@@ -164,179 +740,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vippesopp Vippe, blå, 51-200-010</x:v>
-[...127 lines deleted...]
-        <x:v>Rocking Toy Vespy item. 8044995</x:v>
+        <x:v>Rocking Toy Rocky item no. 8000952</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Sally item no. 8054261</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Sally item. 8051406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Hilly item no. 8054258</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Blinky item no. 8054267</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Indy item no. 8054254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Hilly item. 8051223</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Sally item no. 8054270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Blinky item no. 8051404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>