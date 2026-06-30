--- v2 (2026-04-26)
+++ v3 (2026-06-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c911c3df1349dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ba5f6cca614c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7770c019e9fb4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd1b7769320a94f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7770c019e9fb4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1b7769320a94f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -516,243 +516,275 @@
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vippesopp Vippe, blå, 51-200-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044988</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044992</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044991</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rocking Toy Vespy item. 8044989</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seesaws and springers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rocking Toy Vespy item. 8044990</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vippesopp Vippe, blå, 51-200-010</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Rocking Toy Vespy item. 8044995</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rocking Toy Vespy item. 8044991</x:v>
+        <x:v>Rocking Toy Blinky item no. 8051404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
@@ -965,82 +997,50 @@
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Rocking Toy Sally item no. 8054270</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Rocking Toy Blinky item no. 8051404</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seesaws and springers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>