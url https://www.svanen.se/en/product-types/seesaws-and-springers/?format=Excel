--- v3 (2026-06-30)
+++ v4 (2026-09-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ba5f6cca614c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c36ee4ecc54cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd1b7769320a94f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2ab310cd744d4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1b7769320a94f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ab310cd744d4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">