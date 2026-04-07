--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e344a47647c4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bd3449ca4b4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra2b6afb5e55440a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcb7af7e50c434d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2b6afb5e55440a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb7af7e50c434d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,218 +68,218 @@
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1762, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x54x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Barnstol, P9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1967, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1760, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x40x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1763, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Børge Mogensen Barnbänk, P11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>