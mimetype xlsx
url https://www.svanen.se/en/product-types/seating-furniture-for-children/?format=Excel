--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bd3449ca4b4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20df995809ef4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcb7af7e50c434d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R841f521d549e44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb7af7e50c434d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R841f521d549e44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,146 +68,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Børge Mogensen Barnstol, P9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1762, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x54x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Børge Mogensen Barnstol, P9</x:v>
+        <x:v>1967, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Seating furniture for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Barnbänk, P11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1967, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>1760, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x40x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
@@ -224,62 +256,30 @@
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Seating furniture for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>