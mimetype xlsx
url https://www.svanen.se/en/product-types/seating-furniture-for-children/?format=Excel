--- v2 (2026-06-10)
+++ v3 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20df995809ef4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129428ad4e742f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R841f521d549e44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8e617dfcc13848b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R841f521d549e44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e617dfcc13848b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">