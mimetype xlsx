--- v1 (2026-03-03)
+++ v2 (2026-05-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9736d8c3b5c4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501fa4fc4ec94c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf033d70578e04f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbcff69135ab64f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf033d70578e04f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcff69135ab64f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,314 +132,474 @@
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Relekta 101 Akryl ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Relekta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Acryl Extra 505</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö Akrylfog Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0039, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Acrylfog</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B&amp;J Acrylfuge hvid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Acylic Sealant Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Akryl Målarfog, 0,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0070, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Antrasitt, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hey'di Multifog Grå, 15 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Relekta 101 Akryl ECO</x:v>
+        <x:v>Hey'di Multifog Antrasitt, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Akrylfog S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0026</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Relekta</x:v>
+        <x:v>Teknos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SimFAS Sweden AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 129</x:v>
+        <x:v>Fabriksgatan 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Simrishamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RAW Acylic Sealant Extra</x:v>
+        <x:v>Lando Acrylfog 3000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0026</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>RAW</x:v>
+        <x:v>Lando</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SimFAS Sweden AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Box 129</x:v>
+        <x:v>Fabriksgatan 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Simrishamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lando Acrylfog 3000 Listvit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flügger Wall Seal pro White, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Frogner</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>