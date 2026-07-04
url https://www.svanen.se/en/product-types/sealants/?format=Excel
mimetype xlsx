--- v2 (2026-05-03)
+++ v3 (2026-07-04)
@@ -1,605 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501fa4fc4ec94c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb6d84c14ae4d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbcff69135ab64f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e906e129b6f419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcff69135ab64f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e906e129b6f419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hey'di Multifog Grå, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Manhattan, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hey'di Multifog Manhattan, 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hey'di Multifog Grå, 5 kg</x:v>
+        <x:v>Dana Lim Acryl Extra 505</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Relekta 101 Akryl ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Relekta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö Akrylfog Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0039, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Akryl Målarfog, 0,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0070, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B&amp;J Acrylfuge hvid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Acylic Sealant Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Acrylfog</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Wall Seal pro White, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Acrylfog 3000 Listvit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Acrylfog 3000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Grå, 15 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hey'di Multifog Manhattan, 15 kg</x:v>
+        <x:v>Hey'di Multifog Antrasitt, 15 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Relekta 101 Akryl ECO</x:v>
+        <x:v>Hey'di Multifog Antrasitt, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Akrylfog S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0026</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Relekta</x:v>
+        <x:v>Teknos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SimFAS Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Simrishamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dana Lim Acryl Extra 505</x:v>
-[...410 lines deleted...]
-        <x:v>Rødovre</x:v>
+        <x:v>LD714 Akrylfog Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tremco CPG Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polhemsplatsen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>