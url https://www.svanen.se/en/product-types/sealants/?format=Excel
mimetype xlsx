--- v3 (2026-07-04)
+++ v4 (2026-09-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb6d84c14ae4d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref010541476243c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e906e129b6f419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4ad9825f62e34913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e906e129b6f419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad9825f62e34913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -356,282 +356,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggmax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lando Acrylfog 3000 Listvit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Acrylfog 3000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Grå, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Antrasitt, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Antrasitt, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Akrylfog S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LD714 Akrylfog Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tremco CPG Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polhemsplatsen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flügger Wall Seal pro White, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sealants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>