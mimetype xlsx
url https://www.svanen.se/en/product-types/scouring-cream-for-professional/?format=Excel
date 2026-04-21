--- v1 (2026-02-24)
+++ v2 (2026-04-21)
@@ -1,125 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e3f041a2f949aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f377597ce4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2bcf5bbcb7db47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0ca23b4168254805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bcf5bbcb7db47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ca23b4168254805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Arena Skurkräm Miljö (Arena Kemi), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scouring cream for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Power Creme (Nordic Cleaner), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scouring cream for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Glenta Skurecreme (Stadsing), 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scouring cream for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stadsing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>