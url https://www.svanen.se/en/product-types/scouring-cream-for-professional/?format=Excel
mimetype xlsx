--- v2 (2026-04-21)
+++ v3 (2026-06-18)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f377597ce4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72633b4b5a204a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0ca23b4168254805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re6cf2f09a21b434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ca23b4168254805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6cf2f09a21b434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Green Power Creme (Nordic Cleaner), 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scouring cream for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Arena Skurkräm Miljö (Arena Kemi), 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scouring cream for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arena</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Glenta Skurecreme (Stadsing), 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scouring cream for professional</x:v>
       </x:c>
       <x:c t="str">