--- v3 (2026-06-18)
+++ v4 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72633b4b5a204a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba272810ec64674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re6cf2f09a21b434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9e1584a607494243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6cf2f09a21b434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e1584a607494243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">