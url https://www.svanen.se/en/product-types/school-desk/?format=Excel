--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -1,145 +1,689 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8640a85329d74ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1232e1614d049af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4c7901dbc9cd4802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42ee7cf92ad24700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c7901dbc9cd4802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42ee7cf92ad24700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1709, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x69x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1702, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1740, TABLE, "Apice" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x63x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1753, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 37x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1702, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
-[...26 lines deleted...]
-        <x:v>Vasto (CH)</x:v>
+        <x:v>1655, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>IRIS teachers console and desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenheim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB "SVENHEIM"</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naujoji st. 132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alytus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1942, TABLE, Round table with solid wood legs Ø60mm, cm diam. 100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1754, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 61x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1652, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1770, TABLE, Tetragon table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x67x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1136, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1924, TABLE, Square table with metal tube legs Ø60mm, cm 130x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1755, TABLE, "Mezzo Arco" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x52x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1940, TABLE, Square table with solid wood legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7130A1LR, TEACHER DESK, Teacher table with open module with wheels, solid wood legs, cm 140x71x71h / 160x71x71h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1143, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1710, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1932, TABLE, Round table with metal tube legs Ø60mm, cm diam. 100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unikbord. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0095</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 69</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjeberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Unik TRAPES. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0095</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestma Produksjon</x:v>
       </x:c>
       <x:c t="str">
@@ -228,115 +772,179 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1143, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
-[...63 lines deleted...]
-        <x:v>1940, TABLE, Square table with solid wood legs Ø60mm, cm 65x65x42/46/53h</x:v>
+        <x:v>1937, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1965, TABLE, "Nuvola" shaped table with solid wood legs Ø60mm, cm 170x115x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1926, TABLE, Hexagonal table with metal tube legs Ø60mm, cm 65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1930, TABLE, Square table with metal tube legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1946, TABLE, "Boomerang" shaped table with solid wood legs Ø60mm, cm 146x108x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -356,51 +964,307 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1946, TABLE, "Boomerang" shaped table with solid wood legs Ø60mm, cm 146x108x42/46/53h</x:v>
+        <x:v>1933, TABLE, Trapezoidal table with solid wood legs Ø60mm, cm 128x56x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1928, TABLE, Rectangular table with metal tube legs Ø60mm, cm 65x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1133, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 140x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1935, TABLE, Square table with solid wood legs Ø60mm, cm 100x100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1964, TABLE, "King's crown" shaped table with solid wood legs Ø60mm, cm 114x182x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1938, TABLE, Rectangular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1131, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1956, TABLE, "Piedone" shaped table with solid wood legs Ø60mm, cm 173x115x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1941, TABLE, Semicircular table with solid wood legs Ø60mm, cm 100x50x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -420,51 +1284,563 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1928, TABLE, Rectangular table with metal tube legs Ø60mm, cm 65x130x42/46/53h</x:v>
+        <x:v>1945, TABLE, "Feeding" rectangular shaped table with solid wood legs Ø60mm, cm 130x75x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1716, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1654, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1651, TABLE, Double seat desk.Metal structure, tube diam. 28 mm. Top made of conglomerate wood with glued-on laminate.  Solid wood edges. Table top with tilting mechanism. Metal hook welded to the metal frame., cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1701, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1943, TABLE, Semicircular table with solid wood legs Ø60mm, cm 200x100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1132, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odin bordserie, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1934, TABLE, Square table with solid wood legs Ø60mm, cm 130x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1653, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1705, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1766, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1751, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x83x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1955, TABLE, Rectangular table with solid wood legs Ø60mm, cm 160x80x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1700, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1957, TABLE, "Spicchio" shaped table with solid wood legs Ø60mm, cm 100x84x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1718, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 180x80x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -484,82 +1860,50 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1718, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 180x80x53/59/64/71/76/82h</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>1742, TABLE, "Arco" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 126x61x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
@@ -612,1523 +1956,179 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande Fabrikker AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjelbostad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innfjorden</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1650, TABLE, Single seat desk.Metal structure, tube diam. 28 mm. Top made of conglomerate wood with glued-on laminate.  Solid wood edges. Table top with tilting mechanism. Metal hook welded to the metal frame., cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1939, TABLE, Round table with solid wood legs Ø60mm, cm diam. 130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1750, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x68x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1741, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 85x52x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>1936, TABLE, Hexagonal table with solid wood legs Ø60mm, cm 128x112x42/46/53h</x:v>
-      </x:c>
-[...1438 lines deleted...]
-        <x:v>1750, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x68x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>