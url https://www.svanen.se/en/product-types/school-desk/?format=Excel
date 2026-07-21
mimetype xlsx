--- v1 (2026-05-20)
+++ v2 (2026-07-21)
@@ -1,982 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1232e1614d049af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70b842cf0a14ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42ee7cf92ad24700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2dfeabe6f9614d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42ee7cf92ad24700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dfeabe6f9614d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1136, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1924, TABLE, Square table with metal tube legs Ø60mm, cm 130x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unik TRAPES. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0095</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 69</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjeberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1702, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1740, TABLE, "Apice" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x63x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1709, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x69x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1702, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>1753, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 37x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1754, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 61x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1946, TABLE, "Boomerang" shaped table with solid wood legs Ø60mm, cm 146x108x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1759, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 77x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1755, TABLE, "Mezzo Arco" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x52x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1940, TABLE, Square table with solid wood legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1710, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1932, TABLE, Round table with metal tube legs Ø60mm, cm diam. 100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unikbord. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0095</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 69</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjeberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7130A1LR, TEACHER DESK, Teacher table with open module with wheels, solid wood legs, cm 140x71x71h / 160x71x71h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1143, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1743, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 25x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1144, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1712, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x130x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1937, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1965, TABLE, "Nuvola" shaped table with solid wood legs Ø60mm, cm 170x115x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1926, TABLE, Hexagonal table with metal tube legs Ø60mm, cm 65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1930, TABLE, Square table with metal tube legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1942, TABLE, Round table with solid wood legs Ø60mm, cm diam. 100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1655, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 120x50x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1770, TABLE, Tetragon table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x67x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>IRIS teachers console and desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenheim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB "SVENHEIM"</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naujoji st. 132</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alytus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1942, TABLE, Round table with solid wood legs Ø60mm, cm diam. 100x42/46/53h</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>1652, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1770, TABLE, Tetragon table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x67x53/59/64/71/76/82h</x:v>
-[...607 lines deleted...]
-        <x:v>1759, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 77x53/59/64/71/76/82h</x:v>
+        <x:v>1133, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 140x70x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -1028,82 +1060,50 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1133, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 140x70x53/59/64/71/76/82h</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>1935, TABLE, Square table with solid wood legs Ø60mm, cm 100x100x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
@@ -1124,114 +1124,114 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1131, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1938, TABLE, Rectangular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1131, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>1956, TABLE, "Piedone" shaped table with solid wood legs Ø60mm, cm 173x115x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
@@ -1284,110 +1284,398 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1701, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1943, TABLE, Semicircular table with solid wood legs Ø60mm, cm 200x100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1766, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1751, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x83x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1700, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1653, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1705, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1650, TABLE, Single seat desk.Metal structure, tube diam. 28 mm. Top made of conglomerate wood with glued-on laminate.  Solid wood edges. Table top with tilting mechanism. Metal hook welded to the metal frame., cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1716, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1945, TABLE, "Feeding" rectangular shaped table with solid wood legs Ø60mm, cm 130x75x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1716, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x80x53/59/64/71/76/82h</x:v>
-[...26 lines deleted...]
-        <x:v>Vasto (CH)</x:v>
+        <x:v>Unik bord, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>1654, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 70x50x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
@@ -1412,83 +1700,83 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1701, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
-[...31 lines deleted...]
-        <x:v>1943, TABLE, Semicircular table with solid wood legs Ø60mm, cm 200x100x42/46/53h</x:v>
+        <x:v>Odin bordserie, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1934, TABLE, Square table with solid wood legs Ø60mm, cm 130x130x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -1508,306 +1796,82 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Odin bordserie, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>1955, TABLE, Rectangular table with solid wood legs Ø60mm, cm 160x80x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1700, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>1957, TABLE, "Spicchio" shaped table with solid wood legs Ø60mm, cm 100x84x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
@@ -1924,211 +1988,147 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Unik bord, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>1939, TABLE, Round table with solid wood legs Ø60mm, cm diam. 130x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1741, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 85x52x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1936, TABLE, Hexagonal table with solid wood legs Ø60mm, cm 128x112x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1750, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x68x53/59/64/71/76/82h</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>1936, TABLE, Hexagonal table with solid wood legs Ø60mm, cm 128x112x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>