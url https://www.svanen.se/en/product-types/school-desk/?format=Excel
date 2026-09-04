--- v2 (2026-07-21)
+++ v3 (2026-09-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70b842cf0a14ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdcaf3024df4c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2dfeabe6f9614d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc24fcc4d11254769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dfeabe6f9614d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc24fcc4d11254769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,243 +68,787 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Unikbord. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0095</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 69</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjeberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unik TRAPES. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0095</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestma Produksjon AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 69</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjeberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1143, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1144, TABLE, Double seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1652, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1655, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1702, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1709, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x69x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1710, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1712, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x130x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1740, TABLE, "Apice" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x63x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1743, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 25x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1753, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 37x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1754, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 61x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1755, TABLE, "Mezzo Arco" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x52x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1759, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 77x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1770, TABLE, Tetragon table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 72x67x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1924, TABLE, Square table with metal tube legs Ø60mm, cm 130x130x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Unik TRAPES. Lengde: 30-200 cm. Bredde: 30-140 cm. Høyde: 30-120 cm.</x:v>
-[...159 lines deleted...]
-        <x:v>1754, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 61x53/59/64/71/76/82h</x:v>
+        <x:v>1926, TABLE, Hexagonal table with metal tube legs Ø60mm, cm 65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1930, TABLE, Square table with metal tube legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1932, TABLE, Round table with metal tube legs Ø60mm, cm diam. 100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1937, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1940, TABLE, Square table with solid wood legs Ø60mm, cm 65x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1942, TABLE, Round table with solid wood legs Ø60mm, cm diam. 100x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -324,659 +868,211 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1759, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 77x53/59/64/71/76/82h</x:v>
-[...186 lines deleted...]
-        <x:v>Skjeberg</x:v>
+        <x:v>1965, TABLE, "Nuvola" shaped table with solid wood legs Ø60mm, cm 170x115x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>7130A1LR, TEACHER DESK, Teacher table with open module with wheels, solid wood legs, cm 140x71x71h / 160x71x71h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1143, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>IRIS teachers console and desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenheim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB "SVENHEIM"</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naujoji st. 132</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alytus</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1652, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x50x53/59/64/71/76/82h</x:v>
+        <x:v>Unik bord, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1131, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1132, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x70x53/59/64/71/76/82h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -996,83 +1092,627 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1650, TABLE, Single seat desk.Metal structure, tube diam. 28 mm. Top made of conglomerate wood with glued-on laminate.  Solid wood edges. Table top with tilting mechanism. Metal hook welded to the metal frame., cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1651, TABLE, Double seat desk.Metal structure, tube diam. 28 mm. Top made of conglomerate wood with glued-on laminate.  Solid wood edges. Table top with tilting mechanism. Metal hook welded to the metal frame., cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1653, TABLE, Double seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 120x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1654, TABLE, Single seat table, tube Ø28 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps. Footrest at the bottom welded to the metal frame, cm 70x50x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1700, TABLE, Square table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1701, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x65x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1705, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1707, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 140x61x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1716, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 160x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1718, TABLE, Rectangular table, tube Ø40 mm. Possibility to complete the table with undertop bookshelf and plastic caps, cm 180x80x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1741, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 85x52x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1742, TABLE, "Arco" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 126x61x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1750, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x68x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1751, TABLE, "Spicchio" table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x83x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1758, TABLE, Central exagonal module with metal frame for composition with trapezoidal tables, cm 68x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1766, TABLE, Trapezoidal table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x56x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1928, TABLE, Rectangular table with metal tube legs Ø60mm, cm 65x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1933, TABLE, Trapezoidal table with solid wood legs Ø60mm, cm 128x56x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1928, TABLE, Rectangular table with metal tube legs Ø60mm, cm 65x130x42/46/53h</x:v>
+        <x:v>1934, TABLE, Square table with solid wood legs Ø60mm, cm 130x130x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
@@ -1092,1050 +1732,410 @@
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1936, TABLE, Hexagonal table with solid wood legs Ø60mm, cm 128x112x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1938, TABLE, Rectangular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1939, TABLE, Round table with solid wood legs Ø60mm, cm diam. 130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1941, TABLE, Semicircular table with solid wood legs Ø60mm, cm 100x50x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1943, TABLE, Semicircular table with solid wood legs Ø60mm, cm 200x100x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1945, TABLE, "Feeding" rectangular shaped table with solid wood legs Ø60mm, cm 130x75x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1955, TABLE, Rectangular table with solid wood legs Ø60mm, cm 160x80x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1956, TABLE, "Piedone" shaped table with solid wood legs Ø60mm, cm 173x115x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1957, TABLE, "Spicchio" shaped table with solid wood legs Ø60mm, cm 100x84x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1961, TABLE, "Empathy" X-shaped table with solid wood legs Ø60mm, cm 120x130x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>School desk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1964, TABLE, "King's crown" shaped table with solid wood legs Ø60mm, cm 114x182x42/46/53h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>1131, TABLE, Single seat table, tube Ø40 mm. Top made of conglomerate wood with glued-on laminate. Possibility to complete the table with undertop bookshelf and plastic caps, cm 65x65x53/59/64/71/76/82h</x:v>
-[...479 lines deleted...]
-        <x:v>Unik bord, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
+        <x:v>Odin bordserie, fra 60x50 cm til 300x120 cm, alle farger på bordplate og bordunderstell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>School desk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande Fabrikker AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjelbostad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innfjorden</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>