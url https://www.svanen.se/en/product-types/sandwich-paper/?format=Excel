--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,253 +1,253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9f2f14044e427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57bcfcc29b164821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8ff069535dbc4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0f1aed69b6384d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ff069535dbc4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f1aed69b6384d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CaterLine Burgerpapir 30 x 40 cm, 500 ark (1000005247)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandwich paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rul-Let A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Smörgåspapper, 50 m x 28 cm, (11641)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandwich paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rul-Let A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Mellemlægspapir, 8 x 11 cm, 500 stk (1164204 532678)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandwich paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rul-Let A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Eldorado Madpakkepapir 15 m x 38 cm 38 g/m² bleget (1000010188)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandwich paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eldorado</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rul-Let A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CaterLine Burgerpapir 30 x 40 cm, 500 ark (1000005247)</x:v>
+        <x:v>CaterLine Burgerpapir Svanemærket 1000 stk, 30 x 40 cm (1000019488)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandwich paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rul-Let A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CaterLine Burgerpapir Svanemærket 1000 stk, 30 x 40 cm (1000019488)</x:v>
+        <x:v>CaterLine Fedttæt HD Pergament ark 17 x 21 cm (11226)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandwich paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rul-Let A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>