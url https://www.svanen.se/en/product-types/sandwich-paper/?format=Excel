--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57bcfcc29b164821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73b3be60e1040e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0f1aed69b6384d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2d00570ae70e4a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f1aed69b6384d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d00570ae70e4a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Änglamark Smörgåspapper, 50 m x 28 cm, (11641)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandwich paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rul-Let A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CaterLine Burgerpapir 30 x 40 cm, 500 ark (1000005247)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandwich paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rul-Let A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Änglamark Mellemlægspapir, 8 x 11 cm, 500 stk (1164204 532678)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandwich paper</x:v>
       </x:c>
       <x:c t="str">