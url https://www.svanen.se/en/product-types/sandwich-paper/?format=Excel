--- v2 (2026-06-04)
+++ v3 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73b3be60e1040e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529646f4f158490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2d00570ae70e4a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7aa2d70ccd3c4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d00570ae70e4a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aa2d70ccd3c4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">