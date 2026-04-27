--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,246 +1,1270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd069777bb4c74f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee20aee430942fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2de8c7ff93fd4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf22dad8631874815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2de8c7ff93fd4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf22dad8631874815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sandlekbord trekant trippel Sandlek, trädstruktur/grå, 60-164-831</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 HPL Sandlek, stålgrå/Vibrant green, 61-200-332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandtunneln, sandlek, trärstruktur/grå, 61-200-750</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, rød/stålgrå, 61-200-310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord 2000x1000 Sandlek, blå/röd, 60-164-800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord  2000x1000 Sandlek, trädstruktur/grå, 60-164-802</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 HPL Sandlek, stålgrå/Vibrant green, 61-200-342</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, trädstruktur, 61-200-700</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandbyen, sandlek, trästruktur/grå, 61-200-760</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, grotto, 61-200-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 HPL Sandlek, röd/stålgrå, 61-200-330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant trippel Sandlek, röd/grå, 60-164-830</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, stålgrå/grå, 61-200-301</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkiosken, sandlek, trästruktur/grå, 61-200-740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, stålgrå/grå, 61-200-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, rød/stålgrå, 61-200-430</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>400-0200-00 Bloom Sand Box</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant Rett HPL Sandlek, stålgrå/grå, 61-200-401</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, rød/stålgrå, 61-200-420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord  2000x1000 Sandlek, röd/grå, 60-164-801</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8003000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, stålgrå/Grå, 61-200-421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant dubbel Sandlek, trädstruktur/grå, 60-164-821</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8002989</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant enkel Sandlek, blå/röd, 60-164-810</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandkasse 6-kant Rett HPL Sandlek, rød/stålgrå, 61-200-400</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sandkasse 6-kant Rett HPL Sandlek, stålgrå/grå, 61-200-401</x:v>
-[...127 lines deleted...]
-        <x:v>Sandtunneln, sandlek, trärstruktur/grå, 61-200-750</x:v>
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, rød/stålgrå, 61-200-320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant Rett HPL Sandlek, stålgrå/vibrant green, 61-200-402</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-412</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant dubbel Sandlek, röd/grå, 60-164-820</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, stålgrå/vibrant green, 61-200-302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 HPL Sandlek, stålgrå/grå, 61-200-331</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, stålgrå/grå, 61-200-431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 HPL Sandlek, stålgrå/grå, 61-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, stålgrå/grå, 61-200-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, stålgrå/Vibrant green, 61-200-312</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -260,1555 +1284,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sand Table Flower item. 8002994</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8002996</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, stålgrå/Vibrant green 61-200-322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, stålgrå/grå, 61-200-321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant dubbel Sandlek, blå/röd, 60-164-811</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant enkel Sandlek, trädstruktur/grå, 60-164-816</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, rød/stålgrå, 61-200-440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, stålgrå/grå, 61-200-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, röd, 61-200-710</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse4,9x4,9 HPL Sandlek, röd/stålgrå, 61-200-340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, rød/stålgrå, 61-200-300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8002998</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, rød/stålgrå, 61-200-410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandlekbord trekant enkel Sandlek, röd/grå, 60-164-815</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sandlekbord trekant enkel Sandlek, trädstruktur/grå, 60-164-816</x:v>
-[...542 lines deleted...]
-      <x:c t="str">
         <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-442</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sittplatta sandlåda, sand och vattenlek, rød, 60-310-012</x:v>
-      </x:c>
-[...894 lines deleted...]
-        <x:v>Sandkasse 6-kant HPL Sandlek, rød/stålgrå, 61-200-300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>