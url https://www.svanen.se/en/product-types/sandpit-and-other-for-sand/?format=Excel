--- v2 (2026-04-27)
+++ v3 (2026-06-30)
@@ -1,1821 +1,1821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee20aee430942fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85d6a62a6864d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf22dad8631874815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re1f94e9155774d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf22dad8631874815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1f94e9155774d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sandlekbord 2000x1000 Sandlek, blå/röd, 60-164-800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord  2000x1000 Sandlek, röd/grå, 60-164-801</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord  2000x1000 Sandlek, trädstruktur/grå, 60-164-802</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant enkel Sandlek, blå/röd, 60-164-810</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant dubbel Sandlek, trädstruktur/grå, 60-164-821</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant trippel Sandlek, röd/grå, 60-164-830</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandlekbord trekant trippel Sandlek, trädstruktur/grå, 60-164-831</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 HPL Sandlek, röd/stålgrå, 61-200-330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandkasse 3,7x3,7 HPL Sandlek, stålgrå/Vibrant green, 61-200-332</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 HPL Sandlek, stålgrå/Vibrant green, 61-200-342</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>400-0200-00 Bloom Sand Box</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, stålgrå/grå, 61-200-301</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, rød/stålgrå, 61-200-310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, rød/stålgrå, 61-200-320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant Rett HPL Sandlek, rød/stålgrå, 61-200-400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant Rett HPL Sandlek, stålgrå/grå, 61-200-401</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, stålgrå/grå, 61-200-411</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, rød/stålgrå, 61-200-420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, stålgrå/Grå, 61-200-421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, rød/stålgrå, 61-200-430</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, trädstruktur, 61-200-700</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, grotto, 61-200-720</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8003000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8002989</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkiosken, sandlek, trästruktur/grå, 61-200-740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandtunneln, sandlek, trärstruktur/grå, 61-200-750</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, rød/stålgrå, 61-200-310</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Sandbyen, sandlek, trästruktur/grå, 61-200-760</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Båt sandlåda, sand og vatnlek, grotto, 61-200-720</x:v>
-[...351 lines deleted...]
-        <x:v>Sand Table Flower item. 8003000</x:v>
+        <x:v>Sandlekbord trekant dubbel Sandlek, blå/röd, 60-164-811</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant trippel Sandlek, blå/röd, 60-164-812</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant enkel Sandlek, röd/grå, 60-164-815</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant enkel Sandlek, trädstruktur/grå, 60-164-816</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandlekbord trekant dubbel Sandlek, röd/grå, 60-164-820</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 HPL Sandlek, stålgrå/grå, 61-200-331</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse4,9x4,9 HPL Sandlek, röd/stålgrå, 61-200-340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 HPL Sandlek, stålgrå/grå, 61-200-341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, rød/stålgrå, 61-200-300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant HPL Sandlek, stålgrå/vibrant green, 61-200-302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, stålgrå/grå, 61-200-311</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 HPL Sandlek, stålgrå/Vibrant green, 61-200-312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, stålgrå/grå, 61-200-321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 HPL Sandlek, stålgrå/Vibrant green 61-200-322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 6-kant Rett HPL Sandlek, stålgrå/vibrant green, 61-200-402</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, rød/stålgrå, 61-200-410</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 1,3x2,5 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-412</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, stålgrå/grå, 61-200-431</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, rød/stålgrå, 61-200-440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, stålgrå/grå, 61-200-441</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, stålgrå/Vibrant green, 61-200-442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sittplatta sandlåda, sand och vattenlek, rød, 60-310-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Båt sandlåda, sand og vatnlek, röd, 61-200-710</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sand Table Flower item. 8002996</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sandkasse 2,5x2,5 Rett HPL Sandlek, stålgrå/Grå, 61-200-421</x:v>
-[...63 lines deleted...]
-        <x:v>Sand Table Flower item. 8002989</x:v>
+        <x:v>Sand Table Flower item. 8002998</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sandlekbord trekant enkel Sandlek, blå/röd, 60-164-810</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>Sand Table Flower item. 8002994</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>