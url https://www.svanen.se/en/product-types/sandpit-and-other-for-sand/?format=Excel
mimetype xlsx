--- v3 (2026-06-30)
+++ v4 (2026-09-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85d6a62a6864d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3ec4b48a6c40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re1f94e9155774d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7329afaaf34542d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1f94e9155774d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7329afaaf34542d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -932,50 +932,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, rød/stålgrå, 61-200-440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandpit and other for sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sandlekbord trekant dubbel Sandlek, blå/röd, 60-164-811</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -1509,82 +1541,50 @@
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sandkasse 3,7x3,7 Rett HPL Sandlek, stålgrå/grå, 61-200-431</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Sandkasse 4,9x4,9 Rett HPL Sandlek, rød/stålgrå, 61-200-440</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandpit and other for sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>