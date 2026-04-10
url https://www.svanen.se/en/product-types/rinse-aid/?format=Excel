--- v0 (2026-02-11)
+++ v1 (2026-04-10)
@@ -1,189 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518838e395d14b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5e2b4e8e1d4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R327e38b2d25c410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R04623705d15c4d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R327e38b2d25c410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04623705d15c4d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>COOP Rinse Aid Dishwasher, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0055</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Spolglans, Afspændings-/Glansemiddel, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0055</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Spolglans, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vatna Spolglans, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5017 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rinse aid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>017 Dishwasher detergents and rinse aids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vatna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Spolglans, Afspændings-/Glansemiddel, 500 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa Spolglans, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5017 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rinse aid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>017 Dishwasher detergents and rinse aids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Såklart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>