--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -1,221 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5e2b4e8e1d4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc714a5a9f27e475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R04623705d15c4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a7a9e162c3541c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04623705d15c4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a7a9e162c3541c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Änglamark Spolglans, Afspændings-/Glansemiddel, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0055</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>COOP Rinse Aid Dishwasher, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5017 0055</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rinse aid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>017 Dishwasher detergents and rinse aids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Spolglans, Afspændings-/Glansemiddel, 500 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Vatna Spolglans, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vatna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Spolglans, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5017 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinse aid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>017 Dishwasher detergents and rinse aids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Såklart Spolglans, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5017 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rinse aid</x:v>
       </x:c>
       <x:c t="str">
         <x:v>017 Dishwasher detergents and rinse aids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Såklart</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>