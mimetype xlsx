--- v2 (2026-06-10)
+++ v3 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc714a5a9f27e475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1506bb9de6cf4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a7a9e162c3541c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R81ffe43783e8475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a7a9e162c3541c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81ffe43783e8475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">