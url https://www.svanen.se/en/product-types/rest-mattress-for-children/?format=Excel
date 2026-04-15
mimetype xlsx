--- v0 (2026-02-03)
+++ v1 (2026-04-15)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682229e60a94456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ec09d3136f4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd9095ae0ccbe4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2d48761b2d9c4f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9095ae0ccbe4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d48761b2d9c4f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>VIKEN Vilmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rest mattress for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vilmadrass Slumra vikbar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
@@ -100,115 +132,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gånghester</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>VIKEN Vilmadrass</x:v>
+        <x:v>Vilmadrass Multi-Soft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gånghester</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Vilmadrass Multi Soft 55x140x7 cm</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Vilmadrass Multi-Soft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
       </x:c>