--- v1 (2026-04-15)
+++ v2 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ec09d3136f4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1369b83f4424968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2d48761b2d9c4f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1c0d8d78b1eb4a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d48761b2d9c4f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c0d8d78b1eb4a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,83 +132,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gånghester</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vilmadrass Multi Soft 55x140x7 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rest mattress for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vilmadrass Multi-Soft</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Vilmadrass Multi Soft 55x140x7 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0084</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rest mattress for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marksöm AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Djupdal 6</x:v>
       </x:c>