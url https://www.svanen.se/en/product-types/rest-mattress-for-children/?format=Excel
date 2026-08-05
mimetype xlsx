--- v2 (2026-06-06)
+++ v3 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1369b83f4424968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a4792518a84e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1c0d8d78b1eb4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfdbb8a03e21a4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c0d8d78b1eb4a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdbb8a03e21a4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">