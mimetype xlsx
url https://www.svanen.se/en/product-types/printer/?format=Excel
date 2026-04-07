--- v1 (2026-02-03)
+++ v2 (2026-04-07)
@@ -1,118 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1163a57c841c42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825bb61f2914846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R05c225d7370544b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4d191b5fc87e4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05c225d7370544b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d191b5fc87e4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Brother HL-L9310CDWTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L6415DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2400DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9430CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L6210DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L8260CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2400DW</x:v>
+        <x:v>HL-L2445DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -164,115 +452,403 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L8240CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8430CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L3215CW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L8360CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L5210DNTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L3215CW</x:v>
+        <x:v>HL-L6410DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8230CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-J5113DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2865DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -292,627 +868,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2865DW</x:v>
-[...542 lines deleted...]
-      <x:c t="str">
         <x:v>Brother HL-L9310CDW</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>