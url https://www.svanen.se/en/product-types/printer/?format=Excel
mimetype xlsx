--- v2 (2026-04-07)
+++ v3 (2026-06-06)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825bb61f2914846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73938e5819249b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4d191b5fc87e4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R949dbbcf75714bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d191b5fc87e4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R949dbbcf75714bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L2445DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9430CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Brother HL-L9310CDWTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -132,115 +260,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9470CDN</x:v>
-[...63 lines deleted...]
-        <x:v>HL-L5210DN</x:v>
+        <x:v>Brother HL-L9310CDWT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -292,146 +356,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWT</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2445DW</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>HL-L8570CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -484,50 +484,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L5215DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L8430CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -548,147 +580,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L5210DNTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Brother HL-L8360CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L2865DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DNTT</x:v>
-[...31 lines deleted...]
-        <x:v>HL-L5215DN</x:v>
+        <x:v>HL-J5113DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8230CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -708,211 +804,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8230CDW</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>HL-L5210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2865DW</x:v>
+        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HL-L3220CW</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>