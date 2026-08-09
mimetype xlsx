--- v3 (2026-06-06)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73938e5819249b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6266c56adf4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R949dbbcf75714bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9e4a2e7c252543c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R949dbbcf75714bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e4a2e7c252543c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">