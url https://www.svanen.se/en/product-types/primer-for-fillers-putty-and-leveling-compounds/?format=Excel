--- v0 (2026-03-03)
+++ v1 (2026-05-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3fd61743244939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de7d28613ec4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R77393323dc754e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R955d593e91cf4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77393323dc754e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R955d593e91cf4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -98,28 +98,92 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Primer for fillers, putty and leveling compounds</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Gulv, 4 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Gulv, 1 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>