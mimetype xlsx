--- v1 (2026-05-20)
+++ v2 (2026-07-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de7d28613ec4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbba3786e3a4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R955d593e91cf4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ree6aecb78ac745b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R955d593e91cf4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree6aecb78ac745b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">