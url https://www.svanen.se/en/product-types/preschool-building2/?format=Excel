--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,245 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905900933fb74971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8687cf69e4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rcc9e001fd3c246da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R52daf71bc54c409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc9e001fd3c246da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52daf71bc54c409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Veidekke, Förskolebyggnad, Parkvägens förskola (Barkarby 2:51)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordr Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>INX9007-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hemsö Fastighets, Förskolebyggnad, Råssbyn förskola (Forshälla strand 5:1)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Tjuvkils förskola (Tjuvkil 2:175)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Bläshammar Förskola (Bläshammar 5:2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varbergs fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drottninggatan 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Ängby förskola (Ängby 1:140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bygg Partner i Dalarna, Förskolebyggnad, Spexaren (Luthagen 61:3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bygg Partner i Dalarna Aktiebolag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 848</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borlänge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Västerhaninge förskola (Nödesta 8:269)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdsvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boetten Bygg, Skolbyggnad, Järvastadens nya Skola (Skogsstjärnan 2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Boetten Bygg AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska, Förskolebyggnad, Förskolan Fagrabo Ängar (Fagrabo 1:15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunskapsförskolan Fastighetsutveckling 7B, Förskola, Kunskapsförskolan Bredsand (Enköping Bredsand 1:282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kunskapsförskolan Fastighetsutveckning 7B AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Regeringsgatan 70 D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Nordtags förskola (Bikupan 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Besqab, Förskolebyggnad, Norra Djäknen Omsorg (Uppsala Kvarngärdet 60:5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab Projektutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stena Bygg, Förskolebyggnad, Kunskapsförskolan Tynnered (Tynnered 13:3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Bygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Fastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värmlandsgatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS, Förskolebyggnad, Förskola Skölsta Start Learning (Svia 29:1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Sillkajens förskola (Sicklaön 38:81)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB: Licens för att bygga Svanenmärkt förskolebyggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Förskolan Havreflingan (Jakobsberg 2:2853)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Förskolan Boängen (Gredelby 1:148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5 1tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bonava, Förskolebyggnad, Kapellgärdet Arena, etapp 5 (Kvarngärdet 56:21)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindhagensgatan 72</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska, Förskolebyggnad, Högalidens förskola, Krokslätt 1:37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets, Förskolebyggnad, Fridhems förskola (Kabbelekan 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genova, Förskolebyggnad, Handelsmannen Hus A (Journalisten 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>c/o Genova Property Group AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Limabacka Förskola (VÄRÖ-BACKA 2:59)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varbergs fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drottninggatan 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Vågen (Vilunda 6:66)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia, Förskolebyggnad, Älmsta förskola (Älmsta 16:13)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Sverige, Förskolebyggnad, Kesbergets förskola (Skövde 2:74)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Peab Sverige AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wästbygg Gruppen, Förskolebyggnad, Bolighuset (Täckeråker 1:256)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg Gruppen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Friluftsförskolan i Väsjön (Elddonet 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K2A Studenthus AB, Förskolebyggnad, Barkarbystaden 17 (Barkarby 2:60)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Studenthus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybrogatan 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Nyponet (Nyponet 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Turako, Förskolebyggnad, Landvetters-Backa i Härryda (Landvetters-Backa 1:221)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0204</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako </x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärdvägen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danderyd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Friluftsförskolan i Väsjön (Elddonet 1)</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Moelven Byggmodul AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0117</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moelven</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moelven Byggmodul AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brovägen 27</x:v>
@@ -260,954 +1188,58 @@
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Warfvinges väg 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OBOS, Förskolebyggnad, Förskola Skölsta Start Learning (Svia 29:1)</x:v>
-[...254 lines deleted...]
-      <x:c t="str">
         <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt förskola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0312</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Birger Bostadsutveckling AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luntmakargatan 18 Bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...638 lines deleted...]
-        <x:v>Varberg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>