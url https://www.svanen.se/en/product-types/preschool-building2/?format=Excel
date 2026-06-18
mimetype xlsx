--- v2 (2026-04-19)
+++ v3 (2026-06-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a8687cf69e4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba99d66dabf411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R52daf71bc54c409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ec5babc6d464cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52daf71bc54c409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ec5babc6d464cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,50 +68,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordr Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>INX9007-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boetten Bygg, Skolbyggnad, Järvastadens nya Skola (Skogsstjärnan 2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Boetten Bygg AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Västerhaninge förskola (Nödesta 8:269)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdsvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska, Förskolebyggnad, Förskolan Fagrabo Ängar (Fagrabo 1:15)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunskapsförskolan Fastighetsutveckling 7B, Förskola, Kunskapsförskolan Bredsand (Enköping Bredsand 1:282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kunskapsförskolan Fastighetsutveckning 7B AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Regeringsgatan 70 D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Nordtags förskola (Bikupan 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hemsö Fastighets, Förskolebyggnad, Råssbyn förskola (Forshälla strand 5:1)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
@@ -228,1018 +388,890 @@
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Bygg Partner i Dalarna Aktiebolag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOX 848</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Borlänge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Turako, Förskolebyggnad, Västerhaninge förskola (Nödesta 8:269)</x:v>
-[...2 lines deleted...]
-        <x:v>3089 0161</x:v>
+        <x:v>Besqab, Förskolebyggnad, Norra Djäknen Omsorg (Uppsala Kvarngärdet 60:5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab Projektutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stena Bygg, Förskolebyggnad, Kunskapsförskolan Tynnered (Tynnered 13:3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Bygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Fastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värmlandsgatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS, Förskolebyggnad, Förskola Skölsta Start Learning (Svia 29:1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Sillkajens förskola (Sicklaön 38:81)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB: Licens för att bygga Svanenmärkt förskolebyggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Förskolan Havreflingan (Jakobsberg 2:2853)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Förskolan Boängen (Gredelby 1:148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0125</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako </x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Svärdsvägen 5</x:v>
+        <x:v>Svärdvägen 5 1tr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danderyd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boetten Bygg, Skolbyggnad, Järvastadens nya Skola (Skogsstjärnan 2)</x:v>
-[...31 lines deleted...]
-        <x:v>Skanska, Förskolebyggnad, Förskolan Fagrabo Ängar (Fagrabo 1:15)</x:v>
+        <x:v>Hemsö, Förskolebyggnad, Vågen (Vilunda 6:66)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia, Förskolebyggnad, Älmsta förskola (Älmsta 16:13)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets, Förskolebyggnad, Fridhems förskola (Kabbelekan 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genova, Förskolebyggnad, Handelsmannen Hus A (Journalisten 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>c/o Genova Property Group AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K2A Studenthus AB, Förskolebyggnad, Barkarbystaden 17 (Barkarby 2:60)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Studenthus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybrogatan 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Nyponet (Nyponet 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wästbygg Gruppen, Förskolebyggnad, Bolighuset (Täckeråker 1:256)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg Gruppen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Friluftsförskolan i Väsjön (Elddonet 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska, Förskolebyggnad, Högalidens förskola, Krokslätt 1:37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Warfvinges väg 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kunskapsförskolan Fastighetsutveckling 7B, Förskola, Kunskapsförskolan Bredsand (Enköping Bredsand 1:282)</x:v>
-[...87 lines deleted...]
-        <x:v>Box 5</x:v>
+        <x:v>Bonava, Förskolebyggnad, Kapellgärdet Arena, etapp 5 (Kvarngärdet 56:21)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindhagensgatan 72</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Limabacka Förskola (VÄRÖ-BACKA 2:59)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varbergs fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drottninggatan 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Sverige, Förskolebyggnad, Kesbergets förskola (Skövde 2:74)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Peab Sverige AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moelven Byggmodul AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moelven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moelven Byggmodul AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brovägen 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Landvetters-Backa i Härryda (Landvetters-Backa 1:221)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0204</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danderyd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stena Bygg, Förskolebyggnad, Kunskapsförskolan Tynnered (Tynnered 13:3)</x:v>
-[...63 lines deleted...]
-        <x:v>JM, Förskolebyggnad, Sillkajens förskola (Sicklaön 38:81)</x:v>
+        <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Luntmakargatan 18 Bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Flerbostadshus, Förskolan Masugnsvägen 72-74 (Del av Schaktugnen 3)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0083</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>JM</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>JM AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
-      </x:c>
-[...702 lines deleted...]
-        <x:v>Luntmakargatan 18 Bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>