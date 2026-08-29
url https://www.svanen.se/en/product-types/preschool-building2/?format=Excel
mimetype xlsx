--- v3 (2026-06-18)
+++ v4 (2026-08-29)
@@ -1,149 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba99d66dabf411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racff4b1493db4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9ec5babc6d464cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R096cc79e82054247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ec5babc6d464cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096cc79e82054247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Boetten Bygg, Skolbyggnad, Järvastadens nya Skola (Skogsstjärnan 2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0293</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Boetten Bygg AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 7018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Bläshammar Förskola (Bläshammar 5:2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varbergs fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drottninggatan 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bygg Partner i Dalarna, Förskolebyggnad, Spexaren (Luthagen 61:3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bygg Partner i Dalarna Aktiebolag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 848</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borlänge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Sillkajens förskola (Sicklaön 38:81)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads, Förskola, Förskolan Klockelund (Bärö 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Veidekke, Förskolebyggnad, Parkvägens förskola (Barkarby 2:51)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordr Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>INX9007-001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Boetten Bygg, Skolbyggnad, Järvastadens nya Skola (Skogsstjärnan 2)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Turako, Förskolebyggnad, Västerhaninge förskola (Nödesta 8:269)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0161</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako </x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turako</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärdsvägen 5</x:v>
@@ -164,1114 +292,1050 @@
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Warfvinges väg 25</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Nordtags förskola (Bikupan 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kunskapsförskolan Fastighetsutveckling 7B, Förskola, Kunskapsförskolan Bredsand (Enköping Bredsand 1:282)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0210</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Kunskapsförskolan Fastighetsutveckning 7B AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Regeringsgatan 70 D</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hemsö, Förskolebyggnad, Nordtags förskola (Bikupan 5)</x:v>
+        <x:v>Stena Bygg, Förskolebyggnad, Kunskapsförskolan Tynnered (Tynnered 13:3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Bygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Fastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värmlandsgatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Tjuvkils förskola (Tjuvkil 2:175)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åke Sundvall Byggnads AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS, Förskolebyggnad, Förskola Skölsta Start Learning (Svia 29:1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Ängby förskola (Ängby 1:140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Besqab, Förskolebyggnad, Norra Djäknen Omsorg (Uppsala Kvarngärdet 60:5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Besqab Projektutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hemsö Fastighets, Förskolebyggnad, Råssbyn förskola (Forshälla strand 5:1)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hemsö, Förskolebyggnad, Tjuvkils förskola (Tjuvkil 2:175)</x:v>
+        <x:v>OBOS Sverige AB: Licens för att bygga Svanenmärkt förskolebyggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska, Förskolebyggnad, Högalidens förskola, Krokslätt 1:37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Peab Sverige AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moelven Byggmodul AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moelven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moelven Byggmodul AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brovägen 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Förskolan Boängen (Gredelby 1:148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5 1tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia AB: Licens för att bygga Svanenmärkt förskolebyggnad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JM, Förskolebyggnad, Förskolan Havreflingan (Jakobsberg 2:2853)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JM AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K2A Studenthus AB, Förskolebyggnad, Barkarbystaden 17 (Barkarby 2:60)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Studenthus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybrogatan 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turako, Förskolebyggnad, Landvetters-Backa i Härryda (Landvetters-Backa 1:221)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0204</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turako</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärdvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genova, Förskolebyggnad, Handelsmannen Hus A (Journalisten 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Genova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>c/o Genova Property Group AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skanska Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Warfvinges väg 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö, Förskolebyggnad, Vågen (Vilunda 6:66)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Bläshammar Förskola (Bläshammar 5:2)</x:v>
+        <x:v>Wästbygg Gruppen, Förskolebyggnad, Bolighuset (Täckeråker 1:256)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wästbygg Gruppen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 912</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Nyponet (Nyponet 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets, Förskolebyggnad, Fridhems förskola (Kabbelekan 3)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bonava, Förskolebyggnad, Kapellgärdet Arena, etapp 5 (Kvarngärdet 56:21)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonava Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindhagensgatan 72</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB, Förskolebyggnad, Friluftsförskolan i Väsjön (Elddonet 1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fondamentor Skolfastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 7034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Sverige, Förskolebyggnad, Kesbergets förskola (Skövde 2:74)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Credentia, Förskolebyggnad, Älmsta förskola (Älmsta 16:13)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Credentia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrtälje</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt förskola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preschool building</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Luntmakargatan 18 Bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varbergs Fastighetsaktiebolag, Förskolebyggnad, Limabacka Förskola (VÄRÖ-BACKA 2:59)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Varbergs fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drottninggatan 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Turako, Förskolebyggnad, Ängby förskola (Ängby 1:140)</x:v>
-[...191 lines deleted...]
-        <x:v>JM, Förskolebyggnad, Sillkajens förskola (Sicklaön 38:81)</x:v>
+        <x:v>JM, Flerbostadshus, Förskolan Masugnsvägen 72-74 (Del av Schaktugnen 3)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0083</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>JM</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>JM AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OBOS Sverige AB: Licens för att bygga Svanenmärkt förskolebyggnader</x:v>
-[...383 lines deleted...]
-        <x:v>Skanska, Förskolebyggnad, Högalidens förskola, Krokslätt 1:37</x:v>
+        <x:v>Skanska, Förskola, Tångvalla förskola, Tångvalla skolområde (Falsterbo 4:183)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Preschool building</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skanska Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Warfvinges väg 25</x:v>
-      </x:c>
-[...286 lines deleted...]
-        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>