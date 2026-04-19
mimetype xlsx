--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,177 +1,785 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffa0ecfc93240b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f42ed18c8940b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R63c03d85143d48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd38579fe90f9415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63c03d85143d48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd38579fe90f9415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Paper Plates PPAP226CS lacquered, printed, 23cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate Cocktail 21x21 cm (29952)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik Djup 19 cm, 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Tallrik 25cm Sommarkrans, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse® Plate round 5031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...7 lines deleted...]
-        <x:v>Papperstallrik Djup 19 cm, 30 st</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>26 cm Papperstallrik 26 cm, 50 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>16x19 cm Tallrik djup vit 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Pappersassiett 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Tallrik 22 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik Djup 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plate PPAP216CS lacquered, printed, 21cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Paper Plates with Printing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse®  Plate GN½(19472)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 100 Tallrik, papper rund Ø 23 cm vit (49321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 50 Tallrik, papper rund Ø 23 cm vit (87172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Assiett 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik vit 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999909683 Kartongtallrik, ABENA Gastro Ø18cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BioPak Buffet classic plate 15 cm 100pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BioPak</x:v>
       </x:c>
       <x:c t="str">
@@ -228,3918 +836,3310 @@
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa Assiett 18 cm</x:v>
+        <x:v>Paper plate PPAP230 uncoated, unprinted, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP152C lacqure, printed, 15 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP182 uncoated, unprinted, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Paper Plates without Barrier or Printing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak bowl 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187D - PE coated unprinted, 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Elegance plate Ø230mm(20814)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate no rim 240x160x15mm(19014)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic Assiette 18cm, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik djup 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RUN Tallrik 18cm, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik vit 22 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Sverige: 18 cm Assiett, 23 Tallrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate square 5040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 23 cm, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tallrik BBQ 26cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tallrik 22cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP182C lacqurec, printed, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate small N135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate medium N136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate N141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999909684 Kartongtallrik, ABENA Gastro Ø22,5cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999911059 Kartongtallrik, ABENA Gastro Ø15cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230CL clay-coated, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 18 cm plate 20pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik djup vi 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23cm Plate large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18cm Plate small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19cm Deep plate</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187D – PE coated printed, 20 cm, deep</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plate PPAP216CLS clay-coated, 21cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate large N137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate square 5030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187DG - PE coated unprinted, 20 cm, deep</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19cm Tallrik djup Konfetti 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>13x20cm Sausage tray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Imbissteller P23, FSC-Mix, 12x20 st. / Lidl GM int.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2047 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hosti</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOSTI GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Emil-Stickel-Straße 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfedelbach</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate round Ø170mm(15340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak Buffet classic plate 22 cm 100pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate 160x160mm(15341)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta Grilltallrik 16x19cm 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic Tallrik 23cm, 50st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 15cm, 100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 100 Tallrik, papper "pure" rund Ø 23 cm vit extra stark (11181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta Djup Tallrik19cm 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Djuptallrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Papperstallrik vit 18 cm</x:v>
-[...2 lines deleted...]
-        <x:v>4047 0016</x:v>
+        <x:v>PAPSTAR®, 100 Tallrik, papper rund Ø 18 cm vit (49296)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Tallrik 18cm Sommarkrans, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Oy Mini-Maid Ab</x:v>
-[...10 lines deleted...]
-        <x:v>Decorata Party rectangular white paper plate, 23x23 cm</x:v>
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Paper Plate 22cm Basic, 50 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Tallrik 15cm Vit, 40 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP171CS lacqured, printed, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate, PPAP171S, uncoated, 17 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP152 uncoated, unprinted, 15 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf medium, 230x120x23mm(18853)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate 200x200x15mm(15598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 18 cm, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tallrik Djup 19cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Assiette 18cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Rectangular white paper plate, 18x18 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MM Paper Plates ,13x20 cm 250 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mini-Maid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf 2-comp 280x150x30mm(18855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Sverige: 18 cm Assiett, 23 cm Tallrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 22 cm plate 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 22 cm plate 20pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik Vit 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik sjup vit 19x16 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP258CL clay-coated, 25cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plates PPAP258 C lacquered, printed 25 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kokliko Round white paper plate, 28 cm</x:v>
+        <x:v>Paper plate PPAP230C lacqured, printed, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 19,5 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ST-Pack Paper Plates with Printing</x:v>
-[...319 lines deleted...]
-        <x:v>Naturesse®  Plate 200x200x15mm(15598)</x:v>
+        <x:v>Procos Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf small 110x60x10mm(18852)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...7 lines deleted...]
-        <x:v>Naturesse®  Eye Leaf medium, 230x120x23mm(18853)</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf big 280x150x30mm(18854)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...7 lines deleted...]
-        <x:v>Naturesse®  Eye Leaf 2-comp 280x150x30mm(18855)</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...39 lines deleted...]
-        <x:v>BioPak 22 cm plate 20pcs</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5033</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak Buffet classic plate 18 cm 100pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BioPak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BioPak 22 cm plate 50pcs</x:v>
-[...31 lines deleted...]
-        <x:v>Papperstallrik sjup vit 19x16 cm</x:v>
+        <x:v>DeliQ Papperstallrik djup 16x19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23cm Large plate coated</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
-      </x:c>
-[...3198 lines deleted...]
-        <x:v>Hämeenlinna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>22cm Tallrik Konfetti 12p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">