--- v2 (2026-04-19)
+++ v3 (2026-06-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f42ed18c8940b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63101c3bc767495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd38579fe90f9415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R050b3bb0029e483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd38579fe90f9415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R050b3bb0029e483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -228,3930 +228,3930 @@
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DeliQ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PAPSTAR®, 100 Tallrik, papper rund Ø 23 cm vit (49321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 50 Tallrik, papper rund Ø 23 cm vit (87172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate GN½(19472)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999909683 Kartongtallrik, ABENA Gastro Ø18cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak Buffet classic plate 15 cm 100pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Assiett 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik vit 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plate PPAP216CS lacquered, printed, 21cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Paper Plates with Printing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik Djup 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Tallrik 22 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>26 cm Papperstallrik 26 cm, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x19 cm Tallrik djup vit 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Pappersassiett 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DeliQ Papperstallrik 23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DeliQ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>26 cm Papperstallrik 26 cm, 50 st</x:v>
+        <x:v>BioPak 18 cm plate 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Tallrik 22cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP182C lacqurec, printed, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate medium N136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate N141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Elegance plate Ø230mm(20814)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate no rim 240x160x15mm(19014)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic Assiette 18cm, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Sverige: 18 cm Assiett, 23 Tallrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate square 5040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 23 cm, 50 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>16x19 cm Tallrik djup vit 50 st</x:v>
+        <x:v>ICA Tallrik BBQ 26cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ST-Pack Paper Plates without Barrier or Printing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak bowl 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik vit 22 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187D - PE coated unprinted, 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate small N135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230 uncoated, unprinted, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP152C lacqure, printed, 15 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP182 uncoated, unprinted, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik djup 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RUN Tallrik 18cm, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999909684 Kartongtallrik, ABENA Gastro Ø22,5cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999911059 Kartongtallrik, ABENA Gastro Ø15cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230CL clay-coated, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 18 cm plate 20pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik djup vi 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23cm Plate large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18cm Plate small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19cm Deep plate</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187D – PE coated printed, 20 cm, deep</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plate PPAP216CLS clay-coated, 21cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate P500PAP187DG - PE coated unprinted, 20 cm, deep</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19cm Tallrik djup Konfetti 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>13x20cm Sausage tray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate large N137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate square 5030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik djup 16x19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23cm Large plate coated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>22cm Tallrik Konfetti 12p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf small 110x60x10mm(18852)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf big 280x150x30mm(18854)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak Buffet classic plate 18 cm 100pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5033</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 100 Tallrik, papper "pure" rund Ø 23 cm vit extra stark (11181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta Djup Tallrik19cm 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate round Ø170mm(15340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak Buffet classic plate 22 cm 100pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate 160x160mm(15341)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kotikulta Grilltallrik 16x19cm 30 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kotikulta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic Tallrik 23cm, 50st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Djuptallrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR®, 100 Tallrik, papper rund Ø 18 cm vit (49296)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rick Produktion GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>In der Weiden 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schleiden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Tallrik 18cm Sommarkrans, 8 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Paper Plate 22cm Basic, 50 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BE Tallrik 15cm Vit, 40 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP152 uncoated, unprinted, 15 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf medium, 230x120x23mm(18853)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Plate 200x200x15mm(15598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 18 cm, 50 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DeliQ Pappersassiett 15 cm</x:v>
-[...63 lines deleted...]
-        <x:v>Papperstallrik Djup 19 cm</x:v>
+        <x:v>ICA Tallrik Djup 19cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MM Paper Plates ,13x20 cm 250 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mini-Maid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Eye Leaf 2-comp 280x150x30mm(18855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Sverige: 18 cm Assiett, 23 cm Tallrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Assiette 18cm, 20st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 22 cm plate 50pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 22 cm plate 20pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik Vit 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper Plates PPAP258 C lacquered, printed 25 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230C lacqured, printed, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP258CL clay-coated, 25cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP171CS lacqured, printed, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate, PPAP171S, uncoated, 17 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate round 5039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik sjup vit 19x16 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Decorata Party rectangular white paper plate, 23x23 cm</x:v>
+        <x:v>Procos Rectangular white paper plate, 23x23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Imbissteller P23, FSC-Mix, 12x20 st. / Lidl GM int.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2047 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hosti</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOSTI GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Emil-Stickel-Straße 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfedelbach</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Round white paper plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Paper Plate PPAP216CS lacquered, printed, 21cm, shallow</x:v>
-[...959 lines deleted...]
-        <x:v>Papperstallrik 23 cm, 50 st</x:v>
+        <x:v>Papperstallrik 15cm, 100 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Formo</x:v>
-      </x:c>
-[...2686 lines deleted...]
-        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>