--- v3 (2026-06-18)
+++ v4 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63101c3bc767495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a47a1c1fba4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R050b3bb0029e483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2995a12ca8c246d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R050b3bb0029e483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2995a12ca8c246d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -836,50 +836,626 @@
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Decorata Party Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Plate small N135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230 uncoated, unprinted, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP152C lacqure, printed, 15 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP182 uncoated, unprinted, 18 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DeliQ Papperstallrik djup 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DeliQ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RUN Tallrik 18cm, 30 p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAMPER DIŞ TİCARET A.Ş</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>İNÖNÜ MAH. 139 SOKAK NO:83/1 AYRANCILAR-TORBALI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IZMIR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999909684 Kartongtallrik, ABENA Gastro Ø22,5cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999911059 Kartongtallrik, ABENA Gastro Ø15cm, vit, kartong, kaolinbeläggning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ST Pack Sanayi Ve Ticaret A.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yazibasi Mah. 325 Sk. No:7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Izmir</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper plate PPAP230CL clay-coated, 23 cm, shallow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Paper bowl white, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BioPak 18 cm plate 20pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BioPak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik djup vi 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papperstallrik 15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23cm Plate large</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18cm Plate small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19cm Deep plate</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plates</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ICA Tallrik 22cm, 20st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
@@ -1568,626 +2144,50 @@
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Decorata Party Round white paper plate, 23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plates</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">