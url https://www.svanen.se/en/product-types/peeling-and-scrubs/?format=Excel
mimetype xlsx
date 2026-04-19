--- v1 (2026-02-13)
+++ v2 (2026-04-19)
@@ -1,509 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a756818f9d94173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abc0649602b4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf223abece01a40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40a75d76949a44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf223abece01a40b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40a75d76949a44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Natur Nourishing Salt Body Scrub Fragrance Free, 200 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Nourishing Face Peeling Fragrance Free, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HEVI Sugaring Pure Benefit Luxurious Sugar scrub, 275 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0321</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HEVI Sugaring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Nourishing Face Peeling Fragrance Free, 80 ml</x:v>
+        <x:v>Matas Striber Men 3-in-1 Face Scrub Fragrance Free, Blemish-prone Skin, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0001, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Men Face Scrub, Fragrance Free, Sensitive Skin, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Men</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene Foot Scrub Pure Bliss UP, 100 mL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Energizing Natural Body Scrub, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Pre-Tan Body Scrub, 150 ml - 26001303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Exfoliate, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Exfoliating Bodyscrub, 200 ml - 26001165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Natur Energizing Glow Scrub Cleanser, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Søstrene Grene Foot Scrub Pure Bliss UP, 100 mL</x:v>
-[...63 lines deleted...]
-        <x:v>Derma Eco Exfoliating Bodyscrub, 200 ml - 26001165</x:v>
+        <x:v>Dermaknowlogy Face 63 Exfoliating Scrub Mask, 75 ml - 26001174</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>DermaKnowlogy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Acai Body Scrub, 200 ml - 26001231</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0045, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Exfoliating Face Scrub Mask, 75 ml - 26001647</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Derma</x:v>
-      </x:c>
-[...286 lines deleted...]
-        <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>