--- v2 (2026-04-19)
+++ v3 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abc0649602b4cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cc0ebd5ecc44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40a75d76949a44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra494bcf2d0af4f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40a75d76949a44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra494bcf2d0af4f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -196,50 +196,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Matas Men</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Natur Energizing Glow Scrub Cleanser, 80 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Søstrene Grene Foot Scrub Pure Bliss UP, 100 mL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstrene Grene</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
@@ -260,250 +292,186 @@
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lykkegaard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Dermaknowlogy Face 63 Exfoliating Scrub Mask, 75 ml - 26001174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaKnowlogy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Exfoliate, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Exfoliating Face Scrub Mask, 75 ml - 26001647</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Derma Pre-Tan Body Scrub, 150 ml - 26001303</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Meraki Face Exfoliate, 75 ml</x:v>
-[...162 lines deleted...]
-        <x:v>5090 0002</x:v>
+        <x:v>Matas Striber Hyaluron Skrubbemaske Normal til Tør Hud (Uden Parfume), 80 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Derma</x:v>
-[...8 lines deleted...]
-        <x:v>Fårup</x:v>
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>