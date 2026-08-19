--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cc0ebd5ecc44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc0dab0d0e444a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra494bcf2d0af4f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40653e9259d64264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra494bcf2d0af4f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40653e9259d64264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,346 +132,314 @@
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HEVI Sugaring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Men 3-in-1 Face Scrub Fragrance Free, Blemish-prone Skin, 150 ml</x:v>
+        <x:v>Matas Striber Mild Skrubbemaske Normal Hud Uden Parfume, 80 g</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0001, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Men</x:v>
+        <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Striber Men Face Scrub, Fragrance Free, Sensitive Skin, 150 ml</x:v>
+        <x:v>Matas Natur Energizing Glow Scrub Cleanser, 80 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0001, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Peeling and scrubs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene Foot Scrub Pure Bliss UP, 100 mL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Energizing Natural Body Scrub, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dermaknowlogy Face 63 Exfoliating Scrub Mask, 75 ml - 26001174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaKnowlogy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Face Exfoliate, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Pre-Tan Body Scrub, 150 ml - 26001303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Hyaluron Skrubbemaske Normal til Tør Hud Uden Parfume, 80 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Matas Men</x:v>
+        <x:v>Matas Striber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Persano Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skaaremosevej 11-14, Blistrup</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graested</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Matas Natur Energizing Glow Scrub Cleanser, 80 ml</x:v>
-[...113 lines deleted...]
-        <x:v>DermaKnowlogy</x:v>
+        <x:v>Derma Eco Exfoliating Face Scrub Mask, 75 ml - 26001647</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peeling and scrubs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>