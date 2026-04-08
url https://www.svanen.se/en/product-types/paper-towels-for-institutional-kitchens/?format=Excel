--- v1 (2026-02-03)
+++ v2 (2026-04-08)
@@ -1,85 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282c7aa8fe2f4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701a31a93f434f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R10652c1e0ea54151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R774920e5440a493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10652c1e0ea54151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R774920e5440a493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>VAJDA ASC. UNIK MON. 2V 16 EP44</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY ASC. EXCELLENCE 6X24D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM ESTR. 6X20D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TINGSTAD 1V H29 1000MT EP56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folded towel Katrin Plus 20x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Krapkowice Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Opolska 103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krapkowice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM WIPER 760</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus XL industrial roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliströms Bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliström</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>BULKYSOFT PREMIUM WIPER 304 EXTRA-STRONG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
@@ -100,346 +356,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
-[...95 lines deleted...]
-        <x:v>Katrin Plus XL industrial roll</x:v>
+        <x:v>Katrin L industrial roll</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Metsä Tissue AB</x:v>
-[...37 lines deleted...]
-        <x:v>Pietrabuona-Pescia</x:v>
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BULKYSOFT EXCELLENCE 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Krapkowice</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>