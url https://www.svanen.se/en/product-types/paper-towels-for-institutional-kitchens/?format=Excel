--- v2 (2026-04-08)
+++ v3 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701a31a93f434f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0729d288c7134196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R774920e5440a493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R87b4e9701e204f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R774920e5440a493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87b4e9701e204f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,282 +164,634 @@
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tingstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 1 ply, 14 cm, coreless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 2 ply, 14 cm, 50 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Salling XXL Køkkenrulle 1 rulle 2 lags 420 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Midi hand towel 6x1 rolls, 2 ply, 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Metro V Kasipyyhe Handduk, 2 lags, 150 kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rema Køkkenrulle, 4 lags, 4 ruller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus XL industrial roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliströms Bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliström</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKYSOFT EXCELLENCE 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKYSOFT PREMIUM WIPER 304 EXTRA-STRONG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin L industrial roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM WIPER 760</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Folded towel Katrin Plus 20x200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Krapkowice Sp. z o.o.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Opolska 103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Krapkowice</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY PREMIUM WIPER 760</x:v>
+        <x:v>BULKY PREMIUM EST. PL IMP 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
-[...186 lines deleted...]
-        <x:v>Pietrabuona-Pescia</x:v>
+        <x:v>Ooops! Professional Mini Jumbo TP 12x1 rolls, 2 ply, 19 cm, 750 sheets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 1 ply, 14 cm, coreless, not perforated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Maxi hand towel 6x1 rolls, 2 ply, 20 cm, 130 m, centerfeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Kitchen towel 32 rolls (8x4 rolls), 2 ply, 16 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rema 1000 Kompakt Toiletpapir, 3 lags, 4 ruller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>