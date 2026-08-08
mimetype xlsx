--- v3 (2026-06-09)
+++ v4 (2026-08-08)
@@ -1,797 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0729d288c7134196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561c38559b934829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R87b4e9701e204f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7a2396a2fca9484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87b4e9701e204f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a2396a2fca9484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TINGSTAD 1V H29 1000MT EP56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tingstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY ASC. EXCELLENCE 6X24D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM ESTR. 6X20D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>VAJDA ASC. UNIK MON. 2V 16 EP44</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY ASC. EXCELLENCE 6X24D</x:v>
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 1 ply, 14 cm, coreless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 2 ply, 14 cm, 50 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Salling XXL Køkkenrulle 1 rulle 2 lags 420 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Midi hand towel 6x1 rolls, 2 ply, 20 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooops!</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Metro V Kasipyyhe Handduk, 2 lags, 150 kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rema Køkkenrulle, 4 lags, 4 ruller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM WIPER 760</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY PREMIUM ESTR. 6X20D</x:v>
+        <x:v>Folded towel Katrin Plus 20x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Krapkowice Sp. z o.o.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Opolska 103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krapkowice</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TINGSTAD 1V H29 1000MT EP56</x:v>
-[...31 lines deleted...]
-        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 1 ply, 14 cm, coreless</x:v>
+        <x:v>BULKYSOFT PREMIUM WIPER 304 EXTRA-STRONG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKYSOFT EXCELLENCE 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus XL industrial roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliströms Bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pauliström</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin L industrial roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BULKY PREMIUM EST. PL IMP 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper towels for institutional kitchens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 1 ply, 14 cm, coreless, not perforated</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ooops!</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ooops! Professional Mini hand towel 12x1 rolls, 2 ply, 14 cm, 50 m</x:v>
+        <x:v>Ooops! Professional Maxi hand towel 6x1 rolls, 2 ply, 20 cm, 130 m, centerfeed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ooops!</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Salling XXL Køkkenrulle 1 rulle 2 lags 420 stk.</x:v>
-[...31 lines deleted...]
-        <x:v>Ooops! Professional Midi hand towel 6x1 rolls, 2 ply, 20 cm</x:v>
+        <x:v>Ooops! Professional Kitchen towel 32 rolls (8x4 rolls), 2 ply, 16 m</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ooops!</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Metro V Kasipyyhe Handduk, 2 lags, 150 kpl</x:v>
-[...31 lines deleted...]
-        <x:v>Rema Køkkenrulle, 4 lags, 4 ruller</x:v>
+        <x:v>Rema 1000 Kompakt Toiletpapir, 3 lags, 4 ruller</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>REMA 1000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BULKY SOFT PREMIUM WIPER 380 EXT</x:v>
-[...254 lines deleted...]
-      <x:c t="str">
         <x:v>Ooops! Professional Mini Jumbo TP 12x1 rolls, 2 ply, 19 cm, 750 sheets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper towels for institutional kitchens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ooops!</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>REMA 1000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>