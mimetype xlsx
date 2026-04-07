--- v1 (2026-02-13)
+++ v2 (2026-04-07)
@@ -1,285 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2cf54d429f34e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2491ff617e5844f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R719e6669b9bb416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbea6159728194266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R719e6669b9bb416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbea6159728194266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Floralys 30x10 4p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0111, 5005 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floralys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WEPA Hygieneprodukte GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönkhauser Str. 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial tissues 22x21 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2005 0064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper + Design tabletop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper + Design GmbH tabletop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>An Der Heinzebank 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wolkenstein OT Hilmersdorf</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>416838 HK ICA BASIC WTE 3P 10X24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0047, 3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>422666 HK FIRST PRICE FSC® WTE 3P 10X24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0047, 3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Serla Paper Handkerchief 150 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>BULKYSOFT  PREMIUM FACIAL TISSUES CUBE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Serla Paper Handkerchief 150 pc</x:v>
-[...31 lines deleted...]
-        <x:v>416838 HK ICA BASIC WTE 3P 10X24</x:v>
+        <x:v>414749 HK ICA BASIC WTE 3P 10X24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0047, 3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Arnsberg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>