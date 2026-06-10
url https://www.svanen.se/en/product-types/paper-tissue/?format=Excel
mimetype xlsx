--- v2 (2026-04-07)
+++ v3 (2026-06-10)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2491ff617e5844f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6fb1512f1c4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbea6159728194266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R29134f7d11bb4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbea6159728194266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29134f7d11bb4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>416838 HK ICA BASIC WTE 3P 10X24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0047, 3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Floralys 30x10 4p</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0111, 5005 0039</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Floralys</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WEPA Hygieneprodukte GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rönkhauser Str. 26</x:v>
@@ -100,186 +132,378 @@
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper + Design tabletop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper + Design GmbH tabletop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>An Der Heinzebank 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wolkenstein OT Hilmersdorf</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>416838 HK ICA BASIC WTE 3P 10X24</x:v>
+        <x:v>Pirkka Toalettpapper, 4 lags, 6 ruller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>424015 HK ELDORADO FSC® WTE 3P 10X24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0047, 3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Eldorado</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bad&amp;Toalett Toalettpapper, 3 lagers, 24 rullar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>422666 HK FIRST PRICE FSC® WTE 3P 10X24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0047, 3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>422666 HK FIRST PRICE FSC® WTE 3P 10X24</x:v>
+        <x:v>Serla Paper Handkerchief 150 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Serla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>414749 HK ICA BASIC WTE 3P 10X24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0047, 3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>First Price</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Serla Paper Handkerchief 150 pc</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>BULKYSOFT  PREMIUM FACIAL TISSUES CUBE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>414749 HK ICA BASIC WTE 3P 10X24</x:v>
+        <x:v>422670 HK MEVOLUTION FSC® WTE 4P 10X24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0047, 3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>422671 HK MIRELLE FSC® WTE 4P 10X24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0047, 3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bad&amp;Toalett XL Toalettpapper, 3 lagers, 6 rullar display</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sofidel Sweden AB</x:v>
-[...5 lines deleted...]
-        <x:v>Kisa</x:v>
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotea Näsdukar 10x10 stk. 3 lager</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Apotea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>