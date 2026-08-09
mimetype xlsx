--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6fb1512f1c4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3fe2124f08405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R29134f7d11bb4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfbe15f45ed4a4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29134f7d11bb4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbe15f45ed4a4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,50 +132,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper + Design tabletop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper + Design GmbH tabletop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>An Der Heinzebank 15</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wolkenstein OT Hilmersdorf</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hjärtat Näsdukar 10x10 stk. 4 lager</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paper tissue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vajda Papir Kft.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51 Némedi út</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dunaharaszti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pirkka Toalettpapper, 4 lags, 6 ruller</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Paper tissue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pirkka</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vajda Papir Kft.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>51 Némedi út</x:v>