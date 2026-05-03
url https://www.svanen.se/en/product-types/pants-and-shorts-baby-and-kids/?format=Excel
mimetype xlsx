--- v1 (2026-03-01)
+++ v2 (2026-05-03)
@@ -1,342 +1,1846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae91cc2794f40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbed167a7ef545bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R44dbfbcc9ae0425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2f4b1f6c3f614014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44dbfbcc9ae0425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f4b1f6c3f614014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool leggings - FG-5362-0159-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0859-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool leggings - FG-5360-0559-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s shorts in merino wool - FG-5360-0153-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-0360-0659-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool long johns - FG-5360-0459-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5361-0259-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool long johns - FG-5360-0459-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5230-0359-494</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5230-0359-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings - FG-5230-0359-684</x:v>
-[...191 lines deleted...]
-        <x:v>Baby merino wool leggings - FG-5230-0359-081</x:v>
+        <x:v>Children’s shorts in merino wool - FG-5360-0153-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed leggings - FG-5361-0159-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0459-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-0360-0659-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic merino wool long johns - FG-5229-0159-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -356,83 +1860,1075 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' organic merino wool hipsters - FG-5359-0108-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0759-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool skirt - FG-5361-0147-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool leggings - FG-5360-0559-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's wool leggings - FG-5361-0259-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0859-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5230-0359-093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings - FG-5230-0359-183</x:v>
+        <x:v>Children's merino wool skirt - FG-5360-0147-769</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -452,2963 +2948,467 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0359-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' merino wool hipsters - FG-5360-0137-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0359-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5360-0659-653</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool leggings - FG-5360-0659-681</x:v>
+        <x:v>Children's merino wool leggings - FG-5360-0659-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5360-0759-081</x:v>
-      </x:c>
-[...2846 lines deleted...]
-        <x:v>Baby merino wool leggings - FG-5230-0359-493</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>