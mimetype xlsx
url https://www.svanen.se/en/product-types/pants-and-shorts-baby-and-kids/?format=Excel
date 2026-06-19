--- v2 (2026-05-03)
+++ v3 (2026-06-19)
@@ -1,85 +1,1045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbed167a7ef545bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396119590c6944dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2f4b1f6c3f614014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra93e9557e1c249fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f4b1f6c3f614014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra93e9557e1c249fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool long johns - FG-5360-0459-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kids' organic merino wool long johns - FG-5360-0459-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5361-0259-854</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s shorts in merino wool - FG-5360-0153-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-0360-0659-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5230-0359-054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -164,50 +1124,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5360-0859-869</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -260,1171 +1380,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings - FG-5230-0359-684</x:v>
-[...990 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5360-0659-161</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool skirt - FG-5360-0147-281</x:v>
-[...95 lines deleted...]
-        <x:v>Baby merino wool leggings - FG-5231-0159-655</x:v>
+        <x:v>Children’s merino wool leggings - FG-5361-0148-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's ribbed leggings - FG-5361-0159-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1540,147 +1668,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool leggings - FG-5360-0659-999</x:v>
-[...95 lines deleted...]
-        <x:v>Baby merino wool leggings - FG-5230-0359-281</x:v>
+        <x:v>Baby organic merino wool long johns - FG-5229-0159-849</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1700,115 +1732,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-0360-0659-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool leggings - FG-5360-0459-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool leggings - FG-0360-0659-141</x:v>
-[...31 lines deleted...]
-        <x:v>Baby organic merino wool long johns - FG-5229-0159-849</x:v>
+        <x:v>Baby merino wool leggings - FG-5230-0359-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0759-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool skirt - FG-5361-0147-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' organic merino wool hipsters - FG-5359-0108-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-481</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1828,594 +2308,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kids' merino wool long johns - FG-5360-0159-002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool leggings - FG-5230-0359-183</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool leggings with frilled edges - FG-5233-0159-533</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2436,50 +2436,562 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5231-0159-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool skirt - FG-5360-0147-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-0230-0359-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Girls' merino wool hipsters - FG-5360-0137-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool leggings - FG-5230-0359-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5362-0359-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool leggings - FG-5361-0148-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0859-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool leggings - FG-5360-0659-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pants and shorts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children’s merino wool leggings - FG-5361-0148-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2628,242 +3140,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-362</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Children’s merino wool leggings - FG-5361-0148-081</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2884,146 +3204,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool skirt - FG-5360-0147-769</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool leggings with frilled edges - FG-5363-0159-218</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3109,274 +3333,50 @@
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Baby merino wool leggings - FG-5230-0359-002</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Baby merino wool leggings - FG-0230-0359-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pants and shorts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>