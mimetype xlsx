--- v3 (2026-06-19)
+++ v4 (2026-06-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396119590c6944dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb5090ef8ed4542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra93e9557e1c249fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R779af1549a3d48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra93e9557e1c249fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R779af1549a3d48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">