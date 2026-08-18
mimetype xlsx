--- v4 (2026-06-19)
+++ v5 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb5090ef8ed4542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe187d4cbd044cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R779af1549a3d48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9580d66649aa4c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R779af1549a3d48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9580d66649aa4c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">