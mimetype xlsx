--- v1 (2026-02-24)
+++ v2 (2026-04-14)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797a2ba5c5554d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849c21cb94fb4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re4697f7fc04b4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R55f996eca49c4e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4697f7fc04b4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55f996eca49c4e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Panasonic UF-6000/6100/6300 , Black, (UG-3380)</x:v>
+        <x:v>TURBON, for use in PANASONIC UG3350, Black, (UG 3350)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panasonic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in PANASONIC UG3350, Black, (UG 3350)</x:v>
+        <x:v>TURBON, for use in Panasonic UF-6000/6100/6300 , Black, (UG-3380)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panasonic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>