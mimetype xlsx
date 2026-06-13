--- v2 (2026-04-14)
+++ v3 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849c21cb94fb4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf0da5404974766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R55f996eca49c4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R096149788f85484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55f996eca49c4e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096149788f85484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">