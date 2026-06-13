--- v3 (2026-06-13)
+++ v4 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf0da5404974766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d46703d0b74395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R096149788f85484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1926e3a345aa4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R096149788f85484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1926e3a345aa4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">