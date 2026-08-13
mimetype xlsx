--- v4 (2026-06-13)
+++ v5 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d46703d0b74395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8de7a411dec4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1926e3a345aa4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R856e31d69b414246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1926e3a345aa4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R856e31d69b414246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">