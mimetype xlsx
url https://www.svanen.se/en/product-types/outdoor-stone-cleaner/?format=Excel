--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b140bb862a4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb1084987ea401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R6c49f8ff7c7c4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e9ca0f096a848e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c49f8ff7c7c4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e9ca0f096a848e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">