--- v2 (2026-04-27)
+++ v3 (2026-07-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb1084987ea401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad46b9e1d2c40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e9ca0f096a848e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70d31bd72fef479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e9ca0f096a848e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70d31bd72fef479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,83 +68,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Outdoor stone cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>AlgNIX, Koncentrat, 1 L</x:v>
+        <x:v>AlgNIX, Koncentrat, 5 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor stone cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>AlgNIX, Koncentrat, 5 L</x:v>
+        <x:v>AlgNIX, Koncentrat, 1 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor stone cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>