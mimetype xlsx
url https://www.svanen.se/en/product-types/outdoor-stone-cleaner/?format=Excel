--- v3 (2026-07-03)
+++ v4 (2026-09-10)
@@ -1,157 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad46b9e1d2c40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6de923bd3344aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70d31bd72fef479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Reae823328b5e47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70d31bd72fef479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reae823328b5e47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>AlgNIX, RTU, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Outdoor stone cleaner</x:v>
+        <x:v>Outdoor cleaner for stone and tile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>AlgNIX, Koncentrat, 5 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Outdoor stone cleaner</x:v>
+        <x:v>Outdoor cleaner for stone and tile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>AlgNIX, Koncentrat, 1 L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Outdoor stone cleaner</x:v>
+        <x:v>Outdoor cleaner for stone and tile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>algNIX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tergent AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mörsaregatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsingborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>