--- v1 (2026-02-11)
+++ v2 (2026-04-19)
@@ -1,2038 +1,2038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92377e36ecc8408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4ed3031ddd4aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re27e927a56ee4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra7fb77e86f1c494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re27e927a56ee4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7fb77e86f1c494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Spirer TRX - Short - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 1800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OCR Over Under - Over Beam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Spirer Pilates Ø65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Battle Rope - Short - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Arched Monkey - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Over Under - Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Straight Bench - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Horizontal Ladder - Single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basic träningsstation, kroppsviktsträning, grå/grön, 16-102-430</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer GHD - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Leg raise / dips, egenviktsträning, grå/grön, 16-102-435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Sign - Vertical - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Balance Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H45 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Horizontal Ladder - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Incline Bench - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Mini Parallel - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 900</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Incline Wall - Single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer TRX - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Leg raise / dips, egenviktsträning, grå/svart, 16-101-435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Sign - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spirer Pilates Ø50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Sign - Vertical - Stainless</x:v>
-[...159 lines deleted...]
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H60 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 700</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Battle Rope - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Irish Table</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Incline Wall - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Three Steps of Beams</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Parallel Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Hammock - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR A-Frame Cargo Net</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OCR Rope Climb</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OCR Incline Wall - Double</x:v>
-[...127 lines deleted...]
-        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-380</x:v>
+        <x:v>OCR Over Under - Under Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-385</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
+        <x:v>OCR Network of Wires - double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Network of wires</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H25 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Jungle Walk - single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Workout Stairs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basic träningsstation, kroppsviktsträning, grå/svart, 16-101-430</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Spirer Ball Ø35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer 700</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Spirer 2300 - Stainless</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Spirer Ball Ø65</x:v>
-      </x:c>
-[...1118 lines deleted...]
-        <x:v>Spirer Plateau Ø100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>