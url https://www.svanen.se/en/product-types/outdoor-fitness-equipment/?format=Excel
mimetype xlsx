--- v2 (2026-04-19)
+++ v3 (2026-06-21)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4ed3031ddd4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re204ad4ef5bf40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra7fb77e86f1c494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e0038e6801a456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7fb77e86f1c494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e0038e6801a456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Basic träningsstation, kroppsviktsträning, grå/grön, 16-102-430</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer GHD - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Leg raise / dips, egenviktsträning, grå/grön, 16-102-435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spirer TRX - Short - Stainless</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
@@ -132,51 +292,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Pilates Ø65</x:v>
+        <x:v>Spirer TRX - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Incline Wall - Single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Mini Parallel - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 900</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Horizontal Ladder - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Incline Bench - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Balance Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Sign - Vertical - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H45 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Over Under - Beam</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
@@ -228,82 +868,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OCR Over Under - Beam</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Spirer Straight Bench - Stainless</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
@@ -324,1715 +932,1107 @@
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basic träningsstation, kroppsviktsträning, grå/grön, 16-102-430</x:v>
+        <x:v>Leg raise / dips, egenviktsträning, grå/svart, 16-101-435</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer GHD - Stainless</x:v>
-[...31 lines deleted...]
-        <x:v>Leg raise / dips, egenviktsträning, grå/grön, 16-102-435</x:v>
+        <x:v>Spirer Sign - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
-[...95 lines deleted...]
-        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-380</x:v>
+        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-385</x:v>
+        <x:v>Spirer Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Box - H45 - Stainless</x:v>
-[...319 lines deleted...]
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+        <x:v>Spirer 110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-390</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Leg raise / dips, egenviktsträning, grå/svart, 16-101-435</x:v>
+        <x:v>Spirer Box - H60 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 700</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Battle Rope - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Irish Table</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Sign - Stainless</x:v>
-[...95 lines deleted...]
-        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-395</x:v>
+        <x:v>OCR Incline Wall - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Three Steps of Beams</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Parallel Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Hammock - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-390</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-395</x:v>
+        <x:v>OCR Network of Wires - double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Network of wires</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Jungle Walk - single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H25 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Workout Stairs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basic träningsstation, kroppsviktsträning, grå/svart, 16-101-430</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer 110</x:v>
-[...63 lines deleted...]
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
+        <x:v>Spirer Ball Ø35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 2300 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR A-Frame Cargo Net</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Rope Climb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-385</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-390</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>OCR Over Under - Under Beam</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Spirer Ball Ø65</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOORD ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teglovnsvej 25, mf</x:v>
       </x:c>