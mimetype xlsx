--- v3 (2026-06-21)
+++ v4 (2026-08-20)
@@ -1,1110 +1,1974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re204ad4ef5bf40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecf4a35d97648cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e0038e6801a456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R988160e7eb4148dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e0038e6801a456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R988160e7eb4148dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>OCR Over Under - Over Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Incline Bench - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Sign - Vertical - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Horizontal Ladder - Single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Horizontal Ladder - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Incline Wall - Single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Over Under - Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H45 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Arched Monkey - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 1800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Pilates Ø35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø75</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer TRX - Short - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Balance Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 900</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer GHD - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Sign - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Straight Bench - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Mini Parallel - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Battle Rope - Short - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer TRX - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Leg raise / dips, egenviktsträning, grå/svart, 16-101-435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Basic träningsstation, kroppsviktsträning, grå/grön, 16-102-430</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer GHD - Stainless</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Leg raise / dips, egenviktsträning, grå/grön, 16-102-435</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Double Monkey Bar - Stainless</x:v>
-[...191 lines deleted...]
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-375</x:v>
+        <x:v>Spirer Box - H25 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Hammock - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Over Under - Under Beam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Rope Climb</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Incline Wall - Double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Irish Table</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Jungle Walk - single</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Workout Stairs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 700</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Monkey Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Parallel Bar - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Battle Rope - Long - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Network of wires</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR A-Frame Cargo Net</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Box - H60 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer 2300 - Stainless</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Network of Wires - double</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OCR Three Steps of Beams</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Ball Ø65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spirer Plateau Ø100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Outdoor fitness equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOORD ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teglovnsvej 25, mf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Plateau Ø150</x:v>
-[...319 lines deleted...]
-        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-385</x:v>
+        <x:v>Workout set 2 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-385</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Box - H45 - Stainless</x:v>
-[...31 lines deleted...]
-        <x:v>Ribbevegg FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-380</x:v>
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-390</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OCR Over Under - Beam</x:v>
-[...159 lines deleted...]
-        <x:v>Leg raise / dips, egenviktsträning, grå/svart, 16-101-435</x:v>
+        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Sign - Stainless</x:v>
-[...95 lines deleted...]
-        <x:v>Workout set 4 FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-101-395</x:v>
+        <x:v>Workout set 2 m/kuber FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-390</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -1124,922 +1988,58 @@
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spirer Monkey Bar - Stainless</x:v>
-[...31 lines deleted...]
-        <x:v>Monkeybar m/pull up FH&lt;1,5m (16630), kroppsviktsträning, grå/svart, 16-102-375</x:v>
+        <x:v>Basic träningsstation, kroppsviktsträning, grå/svart, 16-101-430</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Outdoor fitness equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
-      </x:c>
-[...830 lines deleted...]
-        <x:v>Ringsted</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>