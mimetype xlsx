--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -1,790 +1,790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3a28a17db646ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfe23296c2e4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4fa944fb56364151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc5322be0c1004899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fa944fb56364151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5322be0c1004899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bofelle® 209 Ek Soft Brown Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Calm Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Calm djupborstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Calm borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak  Rustic Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bofelle® 181 Ek Transparent Calm borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
-[...31 lines deleted...]
-        <x:v>Bofelle® 181 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Soft Brown Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bofelle® 181 Ek Transparent Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Bofelle® 209 Ek Transparent Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>