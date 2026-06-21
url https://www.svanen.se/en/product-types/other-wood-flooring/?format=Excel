--- v1 (2026-05-03)
+++ v2 (2026-06-21)
@@ -1,214 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfe23296c2e4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74a91ca742a4766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc5322be0c1004899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb7b0ca316a0d440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5322be0c1004899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b0ca316a0d440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Calm djupborstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Calm Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bofelle® 209 Ek Soft Brown Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Calm Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
-[...95 lines deleted...]
-        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Calm borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
@@ -228,274 +420,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bofelle® 209 Ek Transparent Calm djupborstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak  Rustic Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -548,114 +612,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bofelle® 181 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
@@ -676,83 +676,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other wood flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other wood flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>