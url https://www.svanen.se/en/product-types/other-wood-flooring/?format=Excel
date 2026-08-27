--- v2 (2026-06-21)
+++ v3 (2026-08-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74a91ca742a4766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89c0c38ef284996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb7b0ca316a0d440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc4bd20f3a1b44045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b0ca316a0d440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4bd20f3a1b44045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">