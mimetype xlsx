--- v1 (2026-02-11)
+++ v2 (2026-04-18)
@@ -1,797 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6b8dc09b7b4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8e045ecb8468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc45bbd3df4cd4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b0dcc83c7114688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45bbd3df4cd4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b0dcc83c7114688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LENZ.BULKY SOFT CLASSIC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Britsrulle bred</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Britsrulle Smal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KBM underlägg på rulle, 40 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena Britspapper på rulle, 50 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LENZ.BULKY SOFT PREMIUM N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg Ark 57x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Britspapper ark 57x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X80 Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LENZ.BULKYSOFT EXCELLENCE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X220 Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Britsunderlägg ark 38x45 Abena</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Britsunderlägg ark 57X80 Abena</x:v>
+        <x:v>KBM Underlägg Ark 57x170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg Ark 57x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X170 Abena</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LENZ.BULKY SOFT CLASSIC</x:v>
+        <x:v>KBM underlägg på rulle, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM underlägg på rulle, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Britspapper på rulle, 60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg på rulle 80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Allduk 30 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg ark 38x45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Britspapper på rulle, 40 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LENZ.BULKYSOFT EXCELLENCE EP32S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
-      </x:c>
-[...606 lines deleted...]
-        <x:v>Kisa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>