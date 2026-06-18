--- v2 (2026-04-18)
+++ v3 (2026-06-18)
@@ -1,85 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8e045ecb8468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda301e0cd3194b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b0dcc83c7114688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R617c93901fc84318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b0dcc83c7114688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R617c93901fc84318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KBM Underlägg Ark 57x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Megaclean Britspapper ark 57x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LENZ.BULKY SOFT PREMIUM N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM underlägg på rulle, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Britspapper på rulle, 50 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>P&amp;P Britsrulle Smal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LENZ.BULKY SOFT CLASSIC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
@@ -100,698 +292,506 @@
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>P&amp;P Britsrulle Smal</x:v>
+        <x:v>Britsunderlägg ark 38x45 Abena</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM underlägg på rulle, 40 cm</x:v>
+        <x:v>LENZ.BULKYSOFT EXCELLENCE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5005 0059</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bulkysoft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cartiere Carrara S.p.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Val Di Forfora, 27</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pietrabuona-Pescia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X220 Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X80 Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg Ark 57x170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Abena Britspapper på rulle, 50 </x:v>
+        <x:v>KBM underlägg på rulle, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg Ark 57x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britsunderlägg ark 57X170 Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM underlägg på rulle, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Britspapper på rulle, 60 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LENZ.BULKY SOFT PREMIUM N</x:v>
+        <x:v>LENZ.BULKYSOFT EXCELLENCE EP32S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5005 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bulkysoft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cartiere Carrara S.p.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Val Di Forfora, 27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM Underlägg Ark 57x220</x:v>
+        <x:v>Grumme Allduk 30 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Underlägg på rulle 80</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Megaclean Britspapper ark 57x80</x:v>
-[...159 lines deleted...]
-        <x:v>KBM Underlägg Ark 57x170</x:v>
+        <x:v>KBM Underlägg ark 38x45</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM Underlägg Ark 57x80</x:v>
-[...127 lines deleted...]
-        <x:v>Abena Britspapper på rulle, 60 </x:v>
+        <x:v>Abena Britspapper på rulle, 40 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Pietrabuona-Pescia</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>