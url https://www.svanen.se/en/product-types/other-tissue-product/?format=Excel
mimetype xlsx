--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda301e0cd3194b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd2787ed25b4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R617c93901fc84318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R36edb1544b6b49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R617c93901fc84318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36edb1544b6b49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -452,50 +452,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Examination table crepe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britspapper på rulle, Nyfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Embra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Britspapper på ark, Nyfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stretcher sheet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other tissue product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Embra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P&amp;P AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KBM underlägg på rulle, 50 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other tissue product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P&amp;P AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrivägen 7</x:v>