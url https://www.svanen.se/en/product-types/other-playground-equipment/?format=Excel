--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,349 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae0902f224c4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc42bd84ede465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re0ce2892243547de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra9141660b55b48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0ce2892243547de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9141660b55b48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Skala Monster, Rollspel, gul, 25-050-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skala Monster, Rollspel, gul, 25-050-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buss, lekredskap, röd, 21-370-200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>713158e Tress Dreamworld Eco Busverandan Lekställning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Buss, lekredskap, röd, 21-370-200</x:v>
-[...26 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>Skala Monster, Rollspel, grön, 25-050-080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skala Skogr, Rollspel, grön, 25-050-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713513e Tress Raw Nature Eco Styltorna Balansbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713563e Tress Raw Nature Eco Volträcke Trippel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Buss, lekredskap, gul, 21-370-201</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>