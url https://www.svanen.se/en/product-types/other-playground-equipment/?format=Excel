--- v2 (2026-04-27)
+++ v3 (2026-07-03)
@@ -1,246 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc42bd84ede465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d7b4db60134e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra9141660b55b48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2433f1712bbb43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9141660b55b48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2433f1712bbb43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>713158e Tress Dreamworld Eco Busverandan Lekställning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buss, lekredskap, röd, 21-370-200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skala Monster, Rollspel, grön, 25-050-080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skala Monster, Rollspel, gul, 25-050-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skala Skogr, Rollspel, grön, 25-050-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other playground equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Skala Monster, Rollspel, gul, 25-050-083</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Skala Skogr, Rollspel, grön, 25-050-082</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other playground equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>