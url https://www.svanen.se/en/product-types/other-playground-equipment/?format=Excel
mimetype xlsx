--- v3 (2026-07-03)
+++ v4 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d7b4db60134e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2b61fa31c343db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2433f1712bbb43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5ac82d203d5d4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2433f1712bbb43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ac82d203d5d4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">