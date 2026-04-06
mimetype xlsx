--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,529 +1,497 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264b371ddd5646dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64687e6966b5446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2af3e432dd124728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc1cfb31c61054ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2af3e432dd124728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1cfb31c61054ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Abena Dry wash cloth 20x17,5 cm (246015)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vendor Handtowel Cassettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persephonestraat 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tilburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apron Abena Classic 37x78cm w/tape (1000031117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0074, 5023 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Pad Extra soft disposable 60x90</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0074, 5023 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+        <x:v>Cellcomb Eco Skyddsförkläde 600001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ orginal organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Pad Extra soft disposable 60x60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0074, 5023 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bambo Nature</x:v>
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
+        <x:v>TOPZ Original premium organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomb Tvättlappar </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIN-S Soft wipe (71626)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ABENA</x:v>
+        <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apron Abena Classic 37x78cm w/tape (1000031117)</x:v>
+        <x:v>Bib Abena Classic with neck-tie 37x70 cm (1000031119)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v>Ataşehir, Istanbul</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bib Abena Classic with tape 37x78 cm (1000031118)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">