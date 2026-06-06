--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,509 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64687e6966b5446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133f3361ad0c4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc1cfb31c61054ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R147b74143039457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1cfb31c61054ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R147b74143039457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Apron Abena Classic 37x78cm w/tape (1000031117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0074, 5023 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vendor Handtowel Cassettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persephonestraat 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tilburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Abena Dry wash cloth 20x17,5 cm (246015)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vendor Handtowel Cassettes</x:v>
-[...31 lines deleted...]
-        <x:v>Apron Abena Classic 37x78cm w/tape (1000031117)</x:v>
+        <x:v>ABENA Pad Extra soft disposable 60x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0074, 5023 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomb Eco Skyddsförkläde 600001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ orginal organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIN-S Soft wipe (71626)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ABENA</x:v>
+        <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+        <x:v>Bib Abena Classic with neck-tie 37x70 cm (1000031119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bib Abena Classic with tape 37x78 cm (1000031118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Pad Extra soft disposable 60x60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0074, 5023 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bambo Nature</x:v>
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
-[...63 lines deleted...]
-        <x:v>Cellcomb Eco Skyddsförkläde 600001</x:v>
+        <x:v>TOPZ Original premium organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomb Tvättlappar </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
-[...1 lines deleted...]
-      <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Växjö</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>