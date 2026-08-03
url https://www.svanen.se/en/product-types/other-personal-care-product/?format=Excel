--- v3 (2026-06-06)
+++ v4 (2026-08-03)
@@ -1,509 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133f3361ad0c4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198c51f083bd46de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R147b74143039457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4a488de1212442f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R147b74143039457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a488de1212442f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vendor Handtowel Cassettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vendor B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persephonestraat 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tilburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0074, 5023 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bambo Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomb Eco Skyddsförkläde 600001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åmålsvägen 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säffle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Pad Extra soft disposable 60x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0074, 5023 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena Produktion A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erik Jessen Vej 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOPZ orginal organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Dry wash cloth 20x17,5 cm (246015)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Apron Abena Classic 37x78cm w/tape (1000031117)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
-[...28 lines deleted...]
-        <x:v>Bambo Nature Changing Mats 60x60</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tvättlapp ABENA ALT 20x26cm 125ark r (1000032057)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0119, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Pad Extra soft disposable 60x60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0074, 5023 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bambo Nature</x:v>
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena Produktion A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erik Jessen Vej 37</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apron Abena Classic with tissue 37x78 cm (1000031116)</x:v>
-[...127 lines deleted...]
-        <x:v>Cellcomb Eco Skyddsförkläde 600001</x:v>
+        <x:v>TOPZ Original premium organic cotton, 80 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Topz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ipek Idrofil Pamuk San. Ve Tic. AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbaros Mah. Ardıç Sok. Varyap Meridian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ataşehir, Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cellcomb Tvättlappar </x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
-[...1 lines deleted...]
-      <x:c t="str">
         <x:v>Cellcomb AB</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Cellcomb AB</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Åmålsvägen 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säffle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TOPZ orginal organic cotton, 80 pcs</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>FIN-S Soft wipe (71626)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other personal care product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bib Abena Classic with tape 37x78 cm (1000031118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bib Abena Classic with neck-tie 37x70 cm (1000031119)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
-[...151 lines deleted...]
-        <x:v>Säffle</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other personal care product</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungadalsgatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Växjö</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>