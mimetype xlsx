--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,729 +1,729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab448bbf6ce04cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8370ecf937714500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf1fe810944824976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3f32d54c57224614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1fe810944824976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f32d54c57224614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KAJEN - Footrest, 120 cm - Pine, Linax, Steel, Galvanised (U16-86/120LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5829 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lid Pepper item. 8091125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5906 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barbeque Grill Pepper item no.8072859</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0021, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5904 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Footrest, 180 cm - Pine, Linax, Steel, Galvanised (U16-86/180LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5903 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bollard  (D 76, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5823 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Splitter Chili item. 8072871</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0021, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KAJEN - Extra armrest for sun lounger - Pine, Linax, Steel, Galvanised (U16-85-3LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5823 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...63 lines deleted...]
-        <x:v>Splitter Chili item. 8072871</x:v>
+        <x:v>Urban  Bollard  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Extra armrest for backed bench, park model - Pine, Linax, Steel, Galvanised (U16-90-3LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5828 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5907 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bollard  (D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5905 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Footrest, 300 cm - Pine, Linax, Steel, Galvanised (U16-86/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lid Chili item. 8091130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barbeque Grill Chili item no.8019466</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0021, 3073 0020</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>