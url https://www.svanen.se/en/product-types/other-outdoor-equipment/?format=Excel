--- v2 (2026-04-27)
+++ v3 (2026-06-30)
@@ -1,729 +1,729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8370ecf937714500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435461e222db4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3f32d54c57224614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6f03b1f2802f4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f32d54c57224614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f03b1f2802f4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Urban  Bollard  (D 76, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bollard  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Extra armrest for sun lounger - Pine, Linax, Steel, Galvanised (U16-85-3LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KAJEN - Footrest, 120 cm - Pine, Linax, Steel, Galvanised (U16-86/120LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KAJEN - Footrest, 180 cm - Pine, Linax, Steel, Galvanised (U16-86/180LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5903 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5823 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5829 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5904 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5906 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barbeque Grill Pepper item no.8072859</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0021, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Splitter Chili item. 8072871</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0021, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lid Pepper item. 8091125</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5906 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...31 lines deleted...]
-        <x:v>Barbeque Grill Pepper item no.8072859</x:v>
+        <x:v>Urban  Bollard  (D 127, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Extra armrest for backed bench, park model - Pine, Linax, Steel, Galvanised (U16-90-3LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Footrest, 300 cm - Pine, Linax, Steel, Galvanised (U16-86/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5905 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5828 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5907 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barbeque Grill Chili item no.8019466</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0021, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5904 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>Lid Chili item. 8091130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>3073 0021, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>