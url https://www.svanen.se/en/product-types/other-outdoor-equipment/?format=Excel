--- v3 (2026-06-30)
+++ v4 (2026-09-02)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435461e222db4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f023528d7ba4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6f03b1f2802f4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra7d8f3496daa4267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f03b1f2802f4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7d8f3496daa4267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,50 +100,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5903 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5823 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5829 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5904 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5906 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KAJEN - Extra armrest for sun lounger - Pine, Linax, Steel, Galvanised (U16-85-3LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
@@ -196,210 +356,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5903 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Barbeque Grill Pepper item no.8072859</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0021, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
@@ -484,50 +484,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5905 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5828 Vestre Habitats Wings (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5907 Vestre Habitats Leaf (Galvanised, Powder coated (all RAL-classic colours)All mounting options)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other outdoor equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KAJEN - Extra armrest for backed bench, park model - Pine, Linax, Steel, Galvanised (U16-90-3LIN-VFZ)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
@@ -544,146 +640,50 @@
         <x:v>3073 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nola Industrier AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 17701</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Barbeque Grill Chili item no.8019466</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0021, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other outdoor equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">