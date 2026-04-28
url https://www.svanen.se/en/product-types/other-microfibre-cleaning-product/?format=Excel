--- v1 (2026-02-24)
+++ v2 (2026-04-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6435d1f67dc3470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9dde990dc746e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb0dd03777a1a471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R071e0bc5e6f74c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0dd03777a1a471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R071e0bc5e6f74c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">