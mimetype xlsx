--- v2 (2026-04-28)
+++ v3 (2026-07-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9dde990dc746e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e3c15bc60f42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R071e0bc5e6f74c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e7a2306ae1549bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R071e0bc5e6f74c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7a2306ae1549bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -54,40 +54,40 @@
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>FÖNSTERTVÄTTPÄLS 39CM MICROFIB 100% POLYESTER GAVELSKRAP.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other microfibre cleaning product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>a-collection</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>