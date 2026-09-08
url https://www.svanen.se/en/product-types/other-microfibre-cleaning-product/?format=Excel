--- v3 (2026-07-03)
+++ v4 (2026-09-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e3c15bc60f42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150b7a5c1e28460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1e7a2306ae1549bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8b03507e821425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e7a2306ae1549bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8b03507e821425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">