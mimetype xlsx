--- v1 (2026-03-03)
+++ v2 (2026-05-03)
@@ -1,374 +1,2006 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8794763b7f8e4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe83db70355b4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra117012025674a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcefef11ce367448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra117012025674a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcefef11ce367448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield gråbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Phoenix borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK COGNAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario grå authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PURE OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD FUME</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK BEIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk puro borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield honnung auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence creme auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Jubilé borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Sand ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ARIANA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario natur authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence natur auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario grå authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK BROWN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - NATURAL OAK BEIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield creme vit auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL XL 4V Sand ek borstad</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec alabaster auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WOOD NATURAL - SMOKE OAK GREY</x:v>
-[...63 lines deleted...]
-        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK GREYGE</x:v>
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Sandek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Jubilié borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec alabaster auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK BROWN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE WHITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - LINEN OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PURE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - FARNIA OAK SAVANNAH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MICROCEMENT GREIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ARIANA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield gråbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK ASH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria honung authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK DARK ALMOND</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
@@ -388,3283 +2020,1811 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK TOBACCO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec caramel auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE DARK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Columbia natur borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PURE OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria honung authentic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE SILVER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario natur authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield creme vit auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield honung auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - NATURAL OAK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - SMOKE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - FARNIA OAK SAVANNAH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler pebble grey auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec caramel auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ANTIQUE OAK TOBACCO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler pebble grey auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK COGNAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PURE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MICROCEMENT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - GINGER WOOD FUME</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk puro borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - EPOCA OAK DARK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ESSENTIAL OAK TAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ARGENT OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario vit authentic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk cognac brun borstad</x:v>
-[...2718 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Provence creme auth.</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>DISANO LifeAqua TC PL 4V Ek Columbia natur borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>