--- v2 (2026-05-03)
+++ v3 (2026-07-03)
@@ -1,85 +1,565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe83db70355b4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ceef66a1fb46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcefef11ce367448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdb542c2827d34756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcefef11ce367448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb542c2827d34756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk puro borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield honnung auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence creme auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Jubilé borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Sand ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ARIANA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK COGNAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD FUME</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK BEIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario grå authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK BROWN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield gråbrun auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
@@ -164,78 +644,430 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WOOD NATURAL - PANAMA OAK COGNAC</x:v>
-[...26 lines deleted...]
-        <x:v>Moxelos VFR</x:v>
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario grå authentic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
@@ -260,1010 +1092,274 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WOOD START GREEN DESIGN - GINGER WOOD FUME</x:v>
-[...478 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario natur authentic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec vintage brown auth.</x:v>
-[...282 lines deleted...]
-        <x:v>Moxelos VFR</x:v>
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Sandek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie puro auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie puro auth.</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>WOOD START GREEN DESIGN - NATURAL OAK BEIGE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WOOD NATURAL - ANTIQUE OAK HONEY</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence puro auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
@@ -1316,115 +1412,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria rökbehandlad authentic</x:v>
-[...63 lines deleted...]
-        <x:v>DISANO LifeAqua TC PL 4V Sandek borstad</x:v>
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec alabaster auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
@@ -1444,82 +1476,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec alabaster auth.</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>WOOD START GREEN DESIGN - DAKOTA OAK BROWN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
@@ -1604,50 +1604,882 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Columbia natur borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK ASH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec caramel auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE DARK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria honung authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE SILVER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PURE OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria honung authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK DARK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield gråbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario vit authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK TOBACCO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL XL 4V Fjäll ek borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
@@ -1828,851 +2660,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield gråbrun auth.</x:v>
-[...799 lines deleted...]
-        <x:v>WOOD NATURAL - NATURAL OAK ALMOND</x:v>
+        <x:v>WOOD START GREEN DESIGN - FARNIA OAK SAVANNAH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
@@ -2852,114 +2916,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WOOD START GREEN DESIGN - FARNIA OAK SAVANNAH</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler pebble grey auth.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
@@ -3076,590 +3076,654 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PURE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk puro borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - EPOCA OAK DARK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MICROCEMENT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>WOOD START GREEN DESIGN - PANAMA OAK COGNAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria sammetbrun authentic</x:v>
-[...350 lines deleted...]
-      <x:c t="str">
         <x:v>WOOD NATURAL - GINGER WOOD FUME</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk puro borstad</x:v>
-[...122 lines deleted...]
-        <x:v>Moxelos VFR</x:v>
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario vit authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence creme auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>WOOD NATURAL - ESSENTIAL OAK TAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
@@ -3744,94 +3808,30 @@
         <x:v>5029 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>