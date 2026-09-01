--- v3 (2026-07-03)
+++ v4 (2026-09-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ceef66a1fb46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c9bef8602742d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdb542c2827d34756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re8e3f9cf5e56473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb542c2827d34756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8e3f9cf5e56473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,3674 +164,3674 @@
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Amorim Cork Solutions, S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Sand ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ARIANA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK COGNAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD FUME</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK BEIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario grå authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK BROWN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield gråbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield creme vit auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec alabaster auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec alabaster auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Jubilié borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK BROWN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE WHITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK LIGHT SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler basalt auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario grå authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PURE OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario natur authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Sandek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - NATURAL OAK BEIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - LINEN OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Jubilé borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO LifeAqua TC PL XL 4V Sand ek borstad</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Phoenix borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler basalt auth.</x:v>
-[...926 lines deleted...]
-      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Fjäll ek borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - SMOKE OAK ASH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek honnung borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Quebec caramel auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE DARK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria honung authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE SILVER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - NATURAL OAK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Provence chokladbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ESSENTIAL OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PURE OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria honung authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec vintage brown auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK DARK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield gråbrun auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Ontario vit authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ANTIQUE OAK TOBACCO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - FARNIA OAK SAVANNAH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MINIMAL STONE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario natur authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield creme vit auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Sheffield honung auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - NATURAL OAK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - SMOKE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler pebble grey auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Quebec caramel auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ANTIQUE OAK TOBACCO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL 4V Ek Whistler pebble grey auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Sheffield puro auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PURE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - DAKOTA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Victoria sammetbrun authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Peak ek greige borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - DAKOTA OAK GREYGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll lärk puro borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria puro authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - EPOCA OAK DARK ALMOND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence creme auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ESSENTIAL OAK TAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK HONEY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - EPOCA OAK SAND</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - ARGENT OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka XL 4V Ek Victoria rökbehandlad authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Provence natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Fjäll lärk cognac brun borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MICROCEMENT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL 4V Ek Picardie natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - GINGER WOOD CAMEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - PANAMA OAK COGNAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO LifeAqua TC PL XL 4V Fjäll ek borstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PURE OAK GREY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - PANAMA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - FARNIA OAK SAVANNAH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC PL XL 4V Ek Whistler natur auth.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STONE NATURAL - MICROCEMENT GREIGE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD START GREEN DESIGN - ARIANA OAK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DISANO WaveAqua TC Planka 4V Ek Ontario vit authentic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DISANO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HARO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rohrdorfer Str. 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stephanskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WOOD NATURAL - GINGER WOOD FUME</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5029 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amorim Cork Solutions, S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rua Comendador Américo Ferreira Amorim, 260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moxelos VFR</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DISANO LifeAqua TC PL 4V Ek Columbia natur borstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DISANO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HARO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rohrdorfer Str. 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stephanskirchen</x:v>
-      </x:c>
-[...2174 lines deleted...]
-        <x:v>Moxelos VFR</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>