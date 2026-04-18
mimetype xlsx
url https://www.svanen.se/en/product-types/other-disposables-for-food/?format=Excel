--- v1 (2026-02-11)
+++ v2 (2026-04-18)
@@ -1,85 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48848f1cf73e424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0b7ed70e1e4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R9178268c59d6473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc6845f0621234014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9178268c59d6473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6845f0621234014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Decorata Party, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Papperstallrik Djup Belagd Vit 19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kokliko Rectangular white paper plate, 18x18 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
@@ -100,115 +356,947 @@
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Decorata, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+        <x:v>Kokliko Rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kokliko, Round Printed Paper Plate, 28 cm</x:v>
-[...31 lines deleted...]
-        <x:v>Kokliko, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+        <x:v>Procos, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic kaffefilter N0 4, 200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 4 oz / 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alloffice  Papperstallrik Djup Belagd Vit 16x19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oblekta kaffefilter N0 2, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oblekta kaffefilter N0 4, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 6 oz / 160 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 8 oz / 230 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Papperstallrik Assiett Belagd Vit 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper food container NR1310PAP187G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Paper Bowl Printed, 15,5 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
@@ -260,1274 +1348,186 @@
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ITS bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nagelpoelweg 56</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NZ Apeldoorn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kokliko, Round Printed Paper Plate, 15,5 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Decorata Party, Round Printed Paper Plate, 19,5 cm</x:v>
+        <x:v>Decorata Party, Round Printed Paper Plate, 28 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kokliko, Paper Bowl Printed, 15,5 cm</x:v>
-[...31 lines deleted...]
-        <x:v>AllOffice Papperstallrik Djup Belagd Vit 19 cm</x:v>
+        <x:v>AllOffice Papperstallrik Flat Belagd Vit 23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AllOffice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Decorata, Paper Bowl Printed, 15,5 cm</x:v>
-[...511 lines deleted...]
-        <x:v>Ice Cream Cup 8 oz / 230 ml</x:v>
+        <x:v>Papercups 17 oz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Bröderna Hansson H-Tryck AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skulptörvägen 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Markaryd</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>