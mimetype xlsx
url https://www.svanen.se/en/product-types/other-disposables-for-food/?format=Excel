--- v2 (2026-04-18)
+++ v3 (2026-06-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0b7ed70e1e4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34af6b70bd33407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc6845f0621234014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra1666f5a71cf4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6845f0621234014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1666f5a71cf4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,50 +164,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Decorata, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Rectangular white paper plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>AllOffice Papperstallrik Djup Belagd Vit 19 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AllOffice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oy Mini-Maid Ab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvägen 4</x:v>
@@ -260,1274 +356,1178 @@
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Decorata, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+        <x:v>ICA Oblekta kaffefilter N0 2, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Oblekta kaffefilter N0 4, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 15,5 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kokliko Rectangular white paper plate, 18x18 cm</x:v>
-[...31 lines deleted...]
-        <x:v>Decorata, Round Printed Paper Plate, 15,5 cm</x:v>
+        <x:v>Kokliko, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko Rectangular white paper plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 23 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kokliko Rectangular white paper plate, 23x23 cm</x:v>
-[...31 lines deleted...]
-        <x:v>Decorata, Round Printed Paper Plate, 23 cm</x:v>
+        <x:v>Procos, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic kaffefilter N0 4, 200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 4 oz / 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Paper Bowl Printed, 15,5 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Procos, Round Printed Paper Plate, 15,5 cm</x:v>
-[...63 lines deleted...]
-        <x:v>ICA Basic kaffefilter N0 4, 200 st</x:v>
+        <x:v>Ice Cream Cup 6 oz / 160 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 8 oz / 230 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alloffice  Papperstallrik Djup Belagd Vit 16x19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Papperstallrik Assiett Belagd Vit 18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos Round white paper plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Rectangular Printed Paper Plate, 23x23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Papercups 17 oz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic kaffefilter N0 2, 200 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ITS bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nagelpoelweg 56</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NZ Apeldoorn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SDW16GL Paper cup for hot drinks</x:v>
+        <x:v>ICA vita kaffefilter N0 4, 80 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 19,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kokliko, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Papperstallrik Flat Belagd Vit 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper food container NR1310PAP187G</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hämeenlinna</x:v>
-      </x:c>
-[...958 lines deleted...]
-        <x:v>Markaryd</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>