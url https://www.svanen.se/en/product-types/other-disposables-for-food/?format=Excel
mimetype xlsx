--- v3 (2026-06-18)
+++ v4 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34af6b70bd33407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca47f201e6e4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra1666f5a71cf4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd63c7ba1f3ee4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1666f5a71cf4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd63c7ba1f3ee4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -356,50 +356,434 @@
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basic kaffefilter N0 4, 200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ITS bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nagelpoelweg 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NZ Apeldoorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SDW16GL Paper cup for hot drinks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 4 oz / 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Decorata Party, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Decorata</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 6 oz / 160 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice Cream Cup 8 oz / 230 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Rectangular Printed Paper Plate, 18x18 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Round Printed Paper Plate, 23 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procos, Paper Bowl Printed, 15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3047 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procos S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>56th km Paleas Ethnikis Odou</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inofita Viotias</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alloffice  Papperstallrik Djup Belagd Vit 16x19 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Mini-Maid Ab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvägen 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Terjärv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ICA Oblekta kaffefilter N0 2, 80 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3047 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ITS bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nagelpoelweg 56</x:v>
@@ -544,434 +928,50 @@
         <x:v>3047 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Decorata</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Procos S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>56th km Paleas Ethnikis Odou</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inofita Viotias</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>Terjärv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>AllOffice Papperstallrik Assiett Belagd Vit 18 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AllOffice</x:v>
       </x:c>
       <x:c t="str">