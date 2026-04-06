--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39d8425fd8948bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea2388aee64290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rca532e5c67cb4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5ad44072c84a4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca532e5c67cb4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ad44072c84a4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Magenta, (44315306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Okidata C5650, 5750 , Cyan, (43872307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, O610Y (44315305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Yellow, (44315305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Cyan, (44315307)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
@@ -100,115 +228,147 @@
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Greenman Eco Original, O610C (44315307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Black, (44315308)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Okidata C5650, 5750 , Black, (43865708)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Magenta, (44315306)</x:v>
-[...31 lines deleted...]
-        <x:v>TURBON, for use in Okidata C5650, 5750 , Cyan, (43872307)</x:v>
+        <x:v>TURBON, for use in Oki B 411 / -431 / MB-490, Black, (44574702)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
@@ -228,122 +388,58 @@
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Oki B 411 / -431 / MB-490, Black, (44574702)</x:v>
-[...90 lines deleted...]
-        <x:v>Oltenita</x:v>
+        <x:v>Greenman Eco Original, O610M (44315306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>