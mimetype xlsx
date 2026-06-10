--- v2 (2026-04-06)
+++ v3 (2026-06-10)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea2388aee64290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff3944927849c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5ad44072c84a4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf1bc2a2ef1d34b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ad44072c84a4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1bc2a2ef1d34b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Yellow, (44315305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Magenta, (44315306)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
@@ -132,82 +164,50 @@
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Yellow, (44315305)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Cyan, (44315307)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
@@ -260,147 +260,147 @@
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Okidata C5650, 5750 , Black, (43865708)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Oki B 411 / -431 / MB-490, Black, (44574702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Okidata C5650, 5750 , Yellow, (43872305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Oki C 610 / -cdn / -dn / -dtn / -n , Black, (44315308)</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>TURBON, for use in Okidata C5650, 5750 , Yellow, (43872305)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>