--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff3944927849c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e5a8629abb43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf1bc2a2ef1d34b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re83aae3eb3cf4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1bc2a2ef1d34b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re83aae3eb3cf4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">