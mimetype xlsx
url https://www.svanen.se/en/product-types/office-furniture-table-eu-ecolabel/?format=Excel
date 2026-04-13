--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,182 +1,5366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f86aab4c1064f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb41483dbb746e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R99789df02ac34b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7dedabb231ef4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99789df02ac34b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dedabb231ef4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4812ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UGO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4814ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Sit/Stand desk 1600x800 with cable tray and rectangular legs (height 620-1270) (03504ECO+0355ECO+6165ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4816ECO RAW Skrivebord, med mavebue inkl. kabelbakke og 2 kabelgennemføringer, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8714ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4806ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8812ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4818ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8814ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4736ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hilow Table Series</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Montana</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Montana Furniture A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Akkerupvej 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haarby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>4812ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8718ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Empire hæve/sænkebord 180x90 finer</x:v>
-[...31 lines deleted...]
-        <x:v>Empire hæve/sænkebord 160x80 laminat</x:v>
+        <x:v>Kontra ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4714ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4738ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 linoleum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
@@ -196,1043 +5380,1651 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract hæve/sænkebord 180x80 finer</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Embla hæve/sænkebord 120x80 finer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Embla hæve/sænkebord 140x80 finer</x:v>
-[...799 lines deleted...]
-        <x:v>Futura hæve/sænkebord 160x90 linoleum</x:v>
+        <x:v>4722ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 1000 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4732ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8716ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FUMAC InLINE hæve-/sænkeborde, rektangulær, linoleum, affaset bordkantprofil i klar lak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinderup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4712ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 120x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 melamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
@@ -1252,659 +7044,4467 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VICTOR 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4720ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 2000 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4808ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8712ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Futura hæve/sænkebord 180x90 linoleum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 140x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4802ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4716ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4734ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Futura hæve/sænkebord 160x80 melamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Futura hæve/sænkebord 140x90 melamin</x:v>
-[...95 lines deleted...]
-        <x:v>8712ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+        <x:v>8816ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>8716ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+        <x:v>Arctic hæve-/sænkebord ECO 120x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4724ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 1000 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>4712ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+        <x:v>4718ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>4716ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+        <x:v>Arctic hæve-/sænkebord ECO 140x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4804ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arctic hæve-/sænkebord ECO 120x90cm</x:v>
-[...63 lines deleted...]
-        <x:v>4732ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+        <x:v>4810ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 2000 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>4734ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
-[...223 lines deleted...]
-        <x:v>Embla hæve/sænkebord 140x90 finer</x:v>
+        <x:v>Empire ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 finer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
@@ -1924,9651 +11524,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Embla hæve/sænkebord 140x80 laminat</x:v>
-[...798 lines deleted...]
-      <x:c t="str">
         <x:v>Kontra ECO hæve/sænkebord 140x90 laminat</x:v>
-      </x:c>
-[...8798 lines deleted...]
-        <x:v>Futura hæve/sænkebord 140x80 melamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>