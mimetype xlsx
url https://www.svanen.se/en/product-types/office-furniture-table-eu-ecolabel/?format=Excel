--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -1,85 +1,3349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb41483dbb746e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa76b4163d7a45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7dedabb231ef4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb60d675bba784ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dedabb231ef4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb60d675bba784ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8814ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4806ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8812ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilow Table Series</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4736ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4818ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Sit/Stand desk 1600x800 with cable tray and rectangular legs (height 620-1270) (03504ECO+0355ECO+6165ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4814ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4816ECO RAW Skrivebord, med mavebue inkl. kabelbakke og 2 kabelgennemføringer, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8714ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Futura hæve/sænkebord 120x90 linoleum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
@@ -452,115 +3716,275 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Makiba</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Makiba</x:v>
       </x:c>
       <x:c t="str">
         <x:v>300 Allée dea Barrots</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Montlaur</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Empire hæve/sænkebord 180x80 linoleum</x:v>
-[...63 lines deleted...]
-        <x:v>Embla hæve/sænkebord 120x90 laminat</x:v>
+        <x:v>Kontra ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8718ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 finer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
@@ -580,178 +4004,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Future hæve/sænkebord 160x90 finer</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Empire hæve/sænkebord 180x90 finer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
@@ -804,10734 +4100,7438 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Embla hæve/sænkebord 160x80 melamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Empire hæve/sænkebord 160x80 laminat</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Futura hæve/sænkebord 160x90 laminat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kontra hæve/sænkebord 120x80 finer</x:v>
-[...351 lines deleted...]
-        <x:v>4814ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
+        <x:v>Kontra ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4714ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arctic hæve-/sænkebord ECO 180x80cm</x:v>
-[...95 lines deleted...]
-        <x:v>4816ECO RAW Skrivebord, med mavebue inkl. kabelbakke og 2 kabelgennemføringer, 1600 x 900 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4738ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>8714ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+        <x:v>Empire hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4722ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 1000 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract hæve/sænkebord 180x90 melamin</x:v>
-[...767 lines deleted...]
-        <x:v>4806ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x  900 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FUMAC InLINE hæve-/sænkeborde, rektangulær, linoleum, affaset bordkantprofil i klar lak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinderup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4712ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>8812ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+        <x:v>Contract hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 120x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VICTOR 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4732ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract hæve/sænkebord 120x80 finer</x:v>
-[...95 lines deleted...]
-        <x:v>4818ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+        <x:v>8716ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract ECO hæve/sænkebord 160x80 melamin</x:v>
-[...447 lines deleted...]
-        <x:v>8814ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8816ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Embla hæve/sænkebord 180x80 finer</x:v>
-[...223 lines deleted...]
-        <x:v>4736ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
+        <x:v>Futura hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4716ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract hæve/sænkebord 120x90 linoleum</x:v>
-[...1343 lines deleted...]
-        <x:v>8718ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
+        <x:v>4734ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kontra ECO hæve/sænkebord 120x90 finer</x:v>
-[...575 lines deleted...]
-        <x:v>4714ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+        <x:v>Empire ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 120x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4724ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 1000 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract ECO hæve/sænkebord 180x80 melamin</x:v>
-[...63 lines deleted...]
-        <x:v>4738ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 900 mm</x:v>
+        <x:v>4718ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Empire hæve/sænkebord 140x80 finer</x:v>
-[...191 lines deleted...]
-        <x:v>4722ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 1000 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 140x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4802ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract ECO hæve/sænkebord 120x80 laminat</x:v>
-[...895 lines deleted...]
-        <x:v>4732ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+        <x:v>Empire ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4720ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 2000 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>8716ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+        <x:v>Future hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4808ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract ECO hæve/sænkebord 120x90 finer</x:v>
-[...159 lines deleted...]
-        <x:v>4712ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+        <x:v>Contract ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8712ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract hæve/sænkebord 120x90 melamin</x:v>
-[...1631 lines deleted...]
-        <x:v>4720ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 2000 x 800 mm</x:v>
+        <x:v>Contract hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 140x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4810ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 2000 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Empire ECO hæve/sænkebord 140x80 linoleum</x:v>
-[...479 lines deleted...]
-        <x:v>4808ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+        <x:v>Kontra ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4804ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
-      </x:c>
-[...2718 lines deleted...]
-        <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Embla hæve/sænkebord 180x90 finer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">