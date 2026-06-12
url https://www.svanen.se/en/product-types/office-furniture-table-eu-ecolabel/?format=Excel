--- v3 (2026-06-12)
+++ v4 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa76b4163d7a45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964cf6110c66481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb60d675bba784ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd95a2df46fe64218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb60d675bba784ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd95a2df46fe64218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">