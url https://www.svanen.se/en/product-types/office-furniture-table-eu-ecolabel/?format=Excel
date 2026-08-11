--- v4 (2026-06-12)
+++ v5 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964cf6110c66481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96c97a0da794f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd95a2df46fe64218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8811c3c42b794bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd95a2df46fe64218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8811c3c42b794bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -5412,50 +5412,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aalborg SÆ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Slender m. finér, 200x100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, table (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Future hæve/sænkebord 140x90 linoleum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, table (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Daarbak Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gugvej 120</x:v>