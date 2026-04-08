--- v1 (2026-02-11)
+++ v2 (2026-04-08)
@@ -1,3062 +1,3062 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c468be386f24532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b2dad595e74af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdd3c203effb94ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0526031eeed472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd3c203effb94ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0526031eeed472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12902-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Ask, sort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW8 - Upholstered chair, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW28 - Chair w. plastic shell, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW9 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW6 - Chair w. plastic shell, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/o padded seat. Item no. 12904-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW30 - Upholstered chair, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Valnød, lakeret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2543</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/o Padded Seat. Item no. 12903-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/o padded seat. Item no. 12904-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW29 - Chair w. plastic shell &amp; seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gate Reflect 5000, sort skal, sort stel, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Connect in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Chairik mede stel, CH107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Montana</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Montana Furniture A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Akkerupvej 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haarby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Connect in several colours. Item no. 12901-2032-XX</x:v>
-[...127 lines deleted...]
-        <x:v>HÅG Creed 6002</x:v>
+        <x:v>Kevi EAIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW32 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-31 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW26 - Chair w. plastic shell, A-base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW31 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, deep red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik 4 ben, CH101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIPER SM 5-6 på krydsfod</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/o padded seat. Item no. 12903-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Creed 6003</x:v>
+        <x:v>HÅG Capisco Puls 8001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gate Reflect 5000, sort skal, sort stel, sædepolstring</x:v>
+        <x:v>REFLECT 5500</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir Design Studio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ellehammersvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Chairik starbase, CH136XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Cura in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/o Padded Seat. Item no. 12903-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW10 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000, fuldpolstret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>N02™ Recycle, N02-10 (base in powder coated steel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerødvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12902-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW7 - Chair w. plastic shell &amp; seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-30 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, hvidpigmenteret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH134XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marée Chair 406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/o padded seat. Item no. 12904-2005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>REFLECT 5500, sædepolstring</x:v>
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/o Padded Seat. Item no. 12903-2032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/o padded seat. Item no. 12904-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/o Padded Seat. Item no. 12903-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-20 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW27 - Chair w. plastic shell, A-base w. linking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501, sædebrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir Design Studio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ellehammersvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12901-2072-XX</x:v>
-[...31 lines deleted...]
-        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12902-2072-XX</x:v>
+        <x:v>Chairik starbase, CH135XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube Legs 16mm. w/o Padded Seat. Item no. 12903-2052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HÅG Capisco 8106</x:v>
-      </x:c>
-[...2558 lines deleted...]
-        <x:v>HÅG Tion 2160</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>