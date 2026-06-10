--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b2dad595e74af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1e862bb66a4723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0526031eeed472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdeaccb73ede0438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0526031eeed472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeaccb73ede0438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/o Padded Seat. Item no. 12903-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12902-2072-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
@@ -164,50 +228,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/o padded seat. Item no. 12904-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW29 - Chair w. plastic shell &amp; seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12901-2042-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
@@ -260,2810 +644,2426 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW28 - Chair w. plastic shell, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW9 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW6 - Chair w. plastic shell, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Valnød, lakeret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2543</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/o padded seat. Item no. 12904-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW30 - Upholstered chair, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gate Reflect 5000, sort skal, sort stel, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi EAIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Connect in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik mede stel, CH107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW32 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-31 (base in powder coated steel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerødvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
-[...31 lines deleted...]
-        <x:v>HÅG Creed 6005</x:v>
+        <x:v>Rely HW26 - Chair w. plastic shell, A-base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW31 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, deep red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik 4 ben, CH101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIPER SM 5-6 på krydsfod</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/o padded seat. Item no. 12903-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Capisco Puls 8002</x:v>
+        <x:v>HÅG Capisco 8105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
-[...95 lines deleted...]
-        <x:v>Rely HW28 - Chair w. plastic shell, 5-Star base w. wheels</x:v>
+        <x:v>STUDENT 9500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/o padded seat. Item no. 12904-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/o padded seat. Item no. 12904-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/o Padded Seat. Item no. 12903-2032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube Legs 16mm. w/o Padded Seat. Item no. 12903-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/o Padded Seat. Item no. 12903-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-20 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW27 - Chair w. plastic shell, A-base w. linking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rely HW9 - Upholstered chair w. seat cushion, Tube base</x:v>
+        <x:v>YOUNG STUDENT 9501, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH135XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/o Padded Seat. Item no. 12903-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW10 - Upholstered chair w. seat cushion, Tube base</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rely HW6 - Chair w. plastic shell, Tube base</x:v>
+        <x:v>REFLECT 5000, fuldpolstret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH136XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-10 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12902-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-30 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, hvidpigmenteret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH134XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marée Chair 406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Cura in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW7 - Chair w. plastic shell &amp; seat cushion, Tube base</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
-      </x:c>
-[...2462 lines deleted...]
-        <x:v>OSLO</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>