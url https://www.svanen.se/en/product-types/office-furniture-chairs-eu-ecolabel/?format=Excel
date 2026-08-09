--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,85 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1e862bb66a4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70137ab66395483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdeaccb73ede0438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R113655e2697f480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeaccb73ede0438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R113655e2697f480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gate Reflect 5000, sort skal, sort stel, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW28 - Chair w. plastic shell, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW9 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW6 - Chair w. plastic shell, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/o padded seat. Item no. 12904-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW30 - Upholstered chair, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Valnød, lakeret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2543</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/o Padded Seat. Item no. 12903-2005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
@@ -228,2842 +1028,2778 @@
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
+        <x:v>N02™ Recycle, N02-31 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW26 - Chair w. plastic shell, A-base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12901-2042-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Creed 6005</x:v>
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Capisco Puls 8002</x:v>
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/o padded seat. Item no. 12904-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW29 - Chair w. plastic shell &amp; seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Connect in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi EAIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik mede stel, CH107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW32 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/o padded seat. Item no. 12903-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW31 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, deep red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik 4 ben, CH101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8126</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+        <x:v>HÅG Creed 6054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion Mesh 2340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8000 task chair - 8110, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIPER SM 5-6 på krydsfod</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pause runner m. finér sæde og ryg (8640)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træskal (4711)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic chair m. træskal (5351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic lounge m. træskal (5379)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000, fuldpolstret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/o Padded Seat. Item no. 12903-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW10 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-10 (base in powder coated steel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fritz Hansen A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerødvej 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12901-2062-XX</x:v>
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12902-2072-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/o padded seat. Item no. 12904-2062</x:v>
+        <x:v>Kevi E2533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Cura in several colours. Item no. 12901-2032-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rely HW29 - Chair w. plastic shell &amp; seat cushion, 5-Star base w. wheels</x:v>
+        <x:v>HÅG Creed 6006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH136XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marée Chair 406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW7 - Chair w. plastic shell &amp; seat cushion, Tube base</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition</x:v>
       </x:c>
       <x:c t="str">
         <x:v>&amp;Tradition A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronprinsessegade 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12901-2005-XX</x:v>
+        <x:v>N02™ Recycle, N02-30 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, hvidpigmenteret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH134XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW27 - Chair w. plastic shell, A-base w. linking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-20 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12902-2062-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12902-2052-XX</x:v>
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12901-2072-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>YOUNG STUDENT 9501</x:v>
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/o Padded Seat. Item no. 12903-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH135XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Savir Design Studio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ellehammersvej 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12901-2042-XX</x:v>
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12902-2042-XX</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12901-2062-XX</x:v>
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/o Padded Seat. Item no. 12903-2032</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG SoFi 7200</x:v>
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/o padded seat. Item no. 12904-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/o padded seat. Item no. 12904-2072</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12901-2042-XX</x:v>
+        <x:v>FALK Chair Black w/armrest - Tube Legs 16mm. w/o Padded Seat. Item no. 12903-2052</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FALK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HOUE ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodelundvej 4a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ry</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12902-2062-XX</x:v>
-[...159 lines deleted...]
-        <x:v>HÅG SoFi Communication 7202</x:v>
+        <x:v>HÅG Capisco 8106</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Capisco Puls 8010</x:v>
+        <x:v>HÅG Capisco 8127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOR/049/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12902-2005-XX</x:v>
-[...642 lines deleted...]
-        <x:v>DK/049/010</x:v>
+        <x:v>Claro - D-1053-V, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Holmris B8 A/S</x:v>
-[...1445 lines deleted...]
-        <x:v>København</x:v>
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8000 task chair - 8110, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus 6 - 6770, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus 6 - 6770, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Claro - D-1053-V, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6000 task chair - 6110, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6000 task chair - 6110, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly wood m. træskal (534011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træ sæde og træ ryg (4714)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pause m. træskal (866134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly Eco m/ 4 stålben (531011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya Lounge m. træ sæde og træ ryg (4731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Furniture, chairs (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>