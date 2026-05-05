--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -1,1085 +1,1085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c4db27b8dd4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9990ccfee4a8409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R120b4b68ec16492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R664044b27227461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R120b4b68ec16492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R664044b27227461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5027, CHAIR, Chair seat and back made of plywood beech. Metal structure, "C" shaped, with tube Ø28mm, cm 30x27x31h, cm 35x32x35/38h, cm 39x39x43/46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2240 (Upholstered seat and wood back)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5066, CHAIR (STOOL), Stool with permanent dowel in plywood, diam. cm 32x46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss, høy rygg, hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5002, TEACHER CHAIR, Teacher chair "C" shaped, made of plywood beech with metal frame diam. 28mm and armrest, cm 39x39x46h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fjell 4er kryss med medium rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160 (Upholstered seat and back)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5'er kryss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss med lav rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5000, TEACHER CHAIR, Teacher chair with metal frame Ø28.  Seat and back made of plywood beech, cm 39x39x46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5'er kryss, høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057, NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5192, CHAIR, Chair with shell made of plywood beech natural varnished. Metal structure with sliding base, cm 39x39x38/43/46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2200 (Wood seat and wood back)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5090, CHAIR, Chair with wheels, seat and back made of plywood beech. Metal frame complete with a metal sheet under the seat. Chair complete with 4 castors wheels, cm 39x39x43/46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben med lav rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5er kryss med høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben med høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5er kryss med lav rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss med høy rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5070, CHAIR (STOOL), Adjustable height stool with beech seat, cm Ø32x48/58h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben med medium rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fjell 4er kryss med medium rygg, hjul</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0117</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fora Form</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fora Form AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mosflatevegen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ØRSTA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HÅG Tion 2200 (Wood seat and wood back)</x:v>
+        <x:v>5193, CHAIR, Adjustable height chair with birch plywood birch shell. Metal structure with 4 wheels. Seat height adjustable, cm 39x39x43/56h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5190, CHAIR, Chair with shell made of plywood beech natural varnished. Metal structure with 4 legs, cm 39x39x38/43/46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5088, CHAIR (STOOL), Turning and elevating chair with seat and backrest in beechwood and 5 star base, cm 39x39x43/56h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4'er kryss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss med lav rygg, hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5er kryss med medium rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2140 (Upholstered seat and plastic back)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0057</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fjell 4er kryss med lav rygg, glider</x:v>
-[...63 lines deleted...]
-        <x:v>5027, CHAIR, Chair seat and back made of plywood beech. Metal structure, "C" shaped, with tube Ø28mm, cm 30x27x31h, cm 35x32x35/38h, cm 39x39x43/46h</x:v>
+        <x:v>5001, TEACHER CHAIR, Teacher chair with metal frame Ø28.  Seat and back made of plywood beech, cm 39x39x46h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
-      </x:c>
-[...830 lines deleted...]
-        <x:v>ØRSTA</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>