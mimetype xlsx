--- v2 (2026-05-05)
+++ v3 (2026-06-27)
@@ -1,849 +1,849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9990ccfee4a8409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b32a07db4a4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R664044b27227461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ree5bd57e0f0343be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R664044b27227461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree5bd57e0f0343be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5066, CHAIR (STOOL), Stool with permanent dowel in plywood, diam. cm 32x46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss, høy rygg, hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5'er kryss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5027, CHAIR, Chair seat and back made of plywood beech. Metal structure, "C" shaped, with tube Ø28mm, cm 30x27x31h, cm 35x32x35/38h, cm 39x39x43/46h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fjell 4 ben</x:v>
-[...26 lines deleted...]
-        <x:v>ØRSTA</x:v>
+        <x:v>5002, TEACHER CHAIR, Teacher chair "C" shaped, made of plywood beech with metal frame diam. 28mm and armrest, cm 39x39x46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss med medium rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160 (Upholstered seat and back)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HÅG Tion 2240 (Upholstered seat and wood back)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0057</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5066, CHAIR (STOOL), Stool with permanent dowel in plywood, diam. cm 32x46h</x:v>
+        <x:v>Fjell 4er kryss med lav rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5000, TEACHER CHAIR, Teacher chair with metal frame Ø28.  Seat and back made of plywood beech, cm 39x39x46h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fjell 4er kryss, høy rygg, hjul</x:v>
-[...31 lines deleted...]
-        <x:v>5002, TEACHER CHAIR, Teacher chair "C" shaped, made of plywood beech with metal frame diam. 28mm and armrest, cm 39x39x46h</x:v>
+        <x:v>Fjell 5'er kryss, høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0057, NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel, EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5090, CHAIR, Chair with wheels, seat and back made of plywood beech. Metal frame complete with a metal sheet under the seat. Chair complete with 4 castors wheels, cm 39x39x43/46h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fjell 4er kryss med medium rygg, glider</x:v>
-[...31 lines deleted...]
-        <x:v>HÅG Tion 2160 (Upholstered seat and back)</x:v>
+        <x:v>Fjell 4 ben med lav rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5192, CHAIR, Chair with shell made of plywood beech natural varnished. Metal structure with sliding base, cm 39x39x38/43/46h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2200 (Wood seat and wood back)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0057</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÅG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flokk AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 45 - Skøyen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSLO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fjell 5'er kryss</x:v>
-[...63 lines deleted...]
-        <x:v>5000, TEACHER CHAIR, Teacher chair with metal frame Ø28.  Seat and back made of plywood beech, cm 39x39x46h</x:v>
+        <x:v>Fjell 4er kryss med medium rygg, hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben med medium rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5er kryss med høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4 ben med høy rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 5er kryss med lav rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell 4er kryss med høy rygg, glider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office chair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5070, CHAIR (STOOL), Adjustable height stool with beech seat, cm Ø32x48/58h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo Srl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Via Osca, 67</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasto (CH)</x:v>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>ØRSTA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>5193, CHAIR, Adjustable height chair with birch plywood birch shell. Metal structure with 4 wheels. Seat height adjustable, cm 39x39x43/56h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0119</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Office chair</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vastarredo</x:v>
       </x:c>
       <x:c t="str">