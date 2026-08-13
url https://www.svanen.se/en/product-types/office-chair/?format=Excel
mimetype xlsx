--- v3 (2026-06-27)
+++ v4 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b32a07db4a4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b8420821eb4277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ree5bd57e0f0343be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6cf73a400ca145d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree5bd57e0f0343be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cf73a400ca145d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">