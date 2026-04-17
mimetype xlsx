--- v1 (2026-02-13)
+++ v2 (2026-04-17)
@@ -1,214 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e5b4494b694ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reced364c8c9d4d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf05d72cca67847dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfea3b48967064e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf05d72cca67847dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfea3b48967064e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Depend Nagellacksremover, Miljöanpassad, Pump-in, 125 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0304</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nail polish remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend Cosmetic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 4054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Depend Nagellackremover, 75 ml Dip-in</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0304</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nail polish remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend Cosmetic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 4054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Nail Polish Remover, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nail polish remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Depend Nagellackremover, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0304</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nail polish remover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Depend Cosmetic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 4054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Depend Nagellackremover, 100 ml</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Depend Nagellacksremover, Miljöanpassad, Pump-in, 125 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0304</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nail polish remover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Depend</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Depend Cosmetic AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 4054</x:v>
       </x:c>