--- v2 (2026-04-17)
+++ v3 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reced364c8c9d4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2f5cccd2814a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfea3b48967064e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R101e15e5d0fa4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfea3b48967064e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R101e15e5d0fa4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">