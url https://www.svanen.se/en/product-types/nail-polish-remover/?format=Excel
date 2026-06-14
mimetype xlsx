--- v3 (2026-06-14)
+++ v4 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2f5cccd2814a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d996ad816df44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R101e15e5d0fa4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42bcc71d603b4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R101e15e5d0fa4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42bcc71d603b4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">