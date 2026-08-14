--- v4 (2026-06-14)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d996ad816df44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762255ef0dd240d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42bcc71d603b4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c5cf9a5e59a4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42bcc71d603b4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c5cf9a5e59a4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">