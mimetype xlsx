--- v0 (2026-02-11)
+++ v1 (2026-04-18)
@@ -1,253 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3be5a6f2c14857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c52bfffd66942c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra4901abc7e2c4fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R55eff6274b7b4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4901abc7e2c4fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55eff6274b7b4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>21-0356 Rekola Reflex S Pad colour code yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21-0355 Rekola Reflex S Pad colour code green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>24-90077 Rekola Reflex S Pad for DuoFlex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>24-90076 Rekola Reflex G Pad for DuoFlex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21-0354 Rekola Reflex S Pad colour code red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>21-0350 Rekola Reflex S Pad colour code blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfibre pad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rekola Reflex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rekola Oy Trolley Systems</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rutintie 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mäntsälä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>21-0354 Rekola Reflex S Pad colour code red</x:v>
-[...154 lines deleted...]
-        <x:v>Mäntsälä</x:v>
+        <x:v>Städfen Städduk32x31cm 10 pack Blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städfen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>