--- v1 (2026-04-18)
+++ v2 (2026-06-18)
@@ -1,150 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c52bfffd66942c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0e23b04edb49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R55eff6274b7b4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R697a3103e01148be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55eff6274b7b4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R697a3103e01148be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>21-0355 Rekola Reflex S Pad colour code green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>24-90077 Rekola Reflex S Pad for DuoFlex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfibre pad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>21-0356 Rekola Reflex S Pad colour code yellow</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>24-90077 Rekola Reflex S Pad for DuoFlex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfibre pad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rekola Reflex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rekola Oy Trolley Systems</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rutintie 3</x:v>
       </x:c>