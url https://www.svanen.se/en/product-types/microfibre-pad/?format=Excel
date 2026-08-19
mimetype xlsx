--- v2 (2026-06-18)
+++ v3 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0e23b04edb49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc83014729b4e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R697a3103e01148be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Reb950c79987a44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R697a3103e01148be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb950c79987a44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">