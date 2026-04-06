--- v0 (2026-02-03)
+++ v1 (2026-04-06)
@@ -1,12765 +1,14109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de2c946a6244988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10757b3db6a54198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rbb731e7cc07b4ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R692ce4f1995f4922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb731e7cc07b4ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R692ce4f1995f4922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Puri-Line Brush Mop 40 cm, (1000010632) 64% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65cm (anpassad/CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 90 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 30 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT- TORRMOPP PRO 50 M FICKA A-COLLECTION 50X12CM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 60 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 40 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Swapmopp Trapp HD, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 40 cm, Art nr. FA-43-47-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep r-Squeegee mopp, till Multi Squeegee, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Öglad 90 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 93 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Micro, 50 cm (12068)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Wall &amp; Interior mopp, 35cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 30 cm (12440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 30 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 40 cm, (1000007837) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Interior mop 56 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMMOPP INTERIÖR VIPPA REFILL MICROFIBER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine 50 cm Fickmopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop Glasmop 30 cm, Art. nr. P-1200-G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop pad pro w fringe 65 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12069 Moppgarn Premium Light Blå-Vit, 90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Dry Mop 40 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 65 cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12074 Moppgarn Premium Light Blå-Vit, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 40 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 60 cm (12057)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ yellow (03141061)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 28cm, grey/ red (03141052)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 60 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Polishing Mop 60 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber woodfloor mop Trapezoid PRO w fringe 65 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop Trapezoid PRO 45 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 85cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop Heavy Duty 40 cm, Art. nr. FA-43-47-HD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 125 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 63 cm, Blue (03140570)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex ErgoPlus Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 30 cm, Art nr. FA-29-33-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Pocket Multi Mop Blue, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 130 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 60 cm, Art. nr. FA-62-66-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 40 cm, (1000029033) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-line scrub mop 40 cm, (1000007835) 56% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line heavy scrub moppe, 40cm (1000007836)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 30 cm, (12270)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 30 cm (12430)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 40 cm (12232)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MultiDuster Maxi r-MicroPlus Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 28 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 60 cm, (1000007832) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Insert Pocket Mop 50 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Blue (03140560)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 40 cm ECO RED 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 60 cm, (1000029034) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 40 cm (12311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Proffer Micro, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>23-2055 Rekola Reflex H Mopcloth UMF 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop Trapezoid PRO 65 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT-TORRMOPP 60 A-COLLECTION 80PA LÅSFUNKTION KARDBORRE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-Wall &amp; Interior mopp, 35cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städalliansen M9B Mikrofibermopp 63 cm, grön &amp; svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Red (03141042)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Master 40 cm (12146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Shine Mop Plus 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 40 cm, (1000007831) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 30 cm (12380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 30cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 60 cm, Art. nr. FX-60-145</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 30 cm, Art. nr. FX-30-95</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue , 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 40 cm (12272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 30 cm (12390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop Plus 40 cm, (1000007833) 55% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 60 cm, (1000011290) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroCombi Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 60 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ red (03141062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Yellow (03140561)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Ultramopp 40 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop HD 60 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro HD Mop Grey, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 40 cm, Art. nr. FA-43-47-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra mop 40 cm, (1999912521) 90% recycled fiber </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 30 cm (12360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint r-UniversalOne 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroPlus Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Ergo Plus Pocket Mop Blue, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 60 cm (12163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX-Light, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 62 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 40 cm, (1000011289) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT-TORRMOPP 45 A-COLLECTION 45X12CM LÅSFUNKTION KARDBORRE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12111 Moppgarn Premium Nero, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 40 cm m/lommer, (1999907003) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Micro Mop 60 cm (77600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 50 cm anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Swep Single r-MicroTech Pro mopp 50 cm (anpassad/CC)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4083 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vileda Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bertel Jungin aukio 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Espoo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swep Single r-MicroTech Pro mopp 50cm med chip, anpassad, utan CC</x:v>
+        <x:v>Swep Single r-MicroTech Pro mopp 85cm (anpassad/CC)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4083 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vileda Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bertel Jungin aukio 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Espoo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swep Single r-MicroTech Pro mopp 85cm (anpassad/CC)</x:v>
+        <x:v>Swep Duo r-MicroTech mopp 75 cm (anpassad/CC)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4083 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vileda Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bertel Jungin aukio 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Espoo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swep Single r-MicroPlus Pro mopp 50 cm anpassad med chip, utan CC</x:v>
+        <x:v>Activa Effect Greyline 60 cm (12462)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 30 cm (12470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 50 cm med chip, utan CC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4083 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vileda Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bertel Jungin aukio 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Espoo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Effect Greyline 60 cm (12462)</x:v>
+        <x:v>MicroWet Duotex Insert Pocket Mop 75 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 40 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pilemopp 60 cm (12476)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hygienteknik Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Långängsvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa-moppen 30 cm (12470)</x:v>
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städalliansen M9B Mikrofibermopp 43 cm, grön &amp; svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 40 cm (12451)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hygienteknik Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Långängsvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>12074 Moppgarn Premium Light Blå-Vit, 60 cm</x:v>
+        <x:v>MAX-moppen 40 cm (12056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Pocket Mop 75 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Inventar mop 25 cm, (1000007839) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 35 cm  (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 40 cm (12381)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-SafetyPlus Pro mopp, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 40 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Öglad 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Shine Mop Plus Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 40 cm (12391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 28cm, grey/ blue (03141050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 30 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-Interiör handmopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Red (03140562)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT- TORRMOPP PRO 35 M FICKA A-COLLECTION 35X12CM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 30 cm, Art. nr. FA-29-33-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Cleany Mop Activ Fibres 25 cm, Art. nr. FV-23-A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, red (0314055)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMM-MOPP 60X10CM MICROFIBER 80% POLYESTER 20% POLYAMID</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI STANDARD DRY MOP 60 cm ECO 20PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Yellow (03141041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 30 cm (Art.nr. 420345)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 40 cm (Art.nr. 420346)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wooden floor mop refill 45x13 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen  Blå 60 cm (Art.nr. 420352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen  Blå 40 cm (Art.nr. 420351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 60 cm (Art.nr. 420347)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Yellow (03141031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pilemopp 40 cm (12474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ green (03141064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 60 cm (12383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 60X10CM 150G a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 30 cm, (1000007840) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX Pocket Chip, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Fickmopp, 50 cm (12072)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech mopp 50 cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 90 cm, (100002088) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 60 cm (12373)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 60 cm (12472)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER45 A-COLLECTION 45X12CM 175GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Red (03141032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 60 cm (12442)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMM-MOPP 45X10CM MICROFIBER 80% POLYESTER 20% POLYAMID</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 40 cm (12471)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Master 60 cm (12147)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 40cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twixter Green UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Micro Mop 40 cm (77400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop pad pro w fringe 45 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 63 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TwistMop velcro 30 cm, 1 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cobbenhagenstraat 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rijswijk ZH</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 45X10CM 110G a-collection </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Shine Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 40 cm m/chips, (1010002086) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm (1000027053) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 30 cm (12370)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 40 cm (12371)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 30 cm (12160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 30 cm (12310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean L, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 40 cm (12041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm m/chips, (1010002089) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Inventar mop 30 cm, (1000008375) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 30 cm (12460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Handmop r-MicroPlus Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 60 cm (12452)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12112 Moppgarn Premium Nero, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0032</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kleano</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>12111 Moppgarn Premium Nero, 40 cm</x:v>
+        <x:v>Duotex ErgoPlus Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Cleany Mop Activ Fibres 30 cm, Art. nr. FV-28-32-G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Green (03140564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 63 cm, Red (03140572)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop HD 40 cm ECO 20 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Ultra Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ blue (03141060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 60 cm (12433)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MultiDuster Maxi r-MicroPlus Pro Sleeve anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint r-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 60 cm (12234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop Plus 60 cm, (1000007834) 55% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Interior Super B Mop 25 cm, (10000029035) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 47 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroCombi Pro mopp 120 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 30 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 40 cm (12431)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm, m/lommer (1000026925) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 120 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rasant micro Top Planet, 44,5x15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TwistMop velcro 45 cm, 1 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cobbenhagenstraat 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rijswijk ZH</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 25 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra mop 60 cm, (1999914007) 90% recycled fiber </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 60 cm (12274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Pocket Mop 50 cm  Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey / blue (03130030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 40 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Super B Mop 40 cm 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Proffer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Trapp Fickmopp, 50 cm (12069)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 25 cm, Art. nr. FX-25-80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 60 cm (12363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 40 cm (12461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 60cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 30 cm (12040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop pad pro w fringe 45 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra Interior Mop ECO 5pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 120 cm (12062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 40 cm (12161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 60 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Green (03141044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 40 cm (12361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-7059 Rekola Reflex S Mopcloth 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TwistMop velcro, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cobbenhagenstraat 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rijswijk ZH</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop Trapezoid PRO w fringe 65 x 10.5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12070 Moppgarn Premium Light Blå-Vit, 30 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0032</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kleano</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Premium 40 cm (12311)</x:v>
+        <x:v>Micro Wet Duotex Pocket Multi Mop Blue, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 40 cm (12441)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hygienteknik Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Långängsvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Effect Öglad 30 cm (12380)</x:v>
+        <x:v>Activa Glass Cloth/Mop, 30 cm (12085)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Activa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hygienteknik Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Långängsvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nline Micro Super, 60 cm</x:v>
+        <x:v>Glenta EasyClean Pro mopp, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm (1000029037) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-line scrub mop 30 cm, (1000007836) 56% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 50 cm  (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 45 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Proffer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 60 cm (12393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 30 cm (12231)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 25 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 60 cm m/chips, (1010002087) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Blue (03141030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12073 Moppgarn Premium Light Blå-Vit, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 43 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9 Microfibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Dry Mop 60 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅTMOPP HUMID 45 A-COLLECTION 45X10CM 110GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twix r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroPlus Pro mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rasant micro Basic Planet, 42x16 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 35 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Blue (03140550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER60 A-COLLECTION a-collection 60x12cm 175g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅTMOPP HUMID 60 A-COLLECTION 60X10CM 150GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 60 cm, Art nr. FA-62-66-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 90 cm (12044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scrubba microfiber pad, 15,5x19,5 cm, Blue (03130000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO RED 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 60 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 100 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 25 cm, Art. nr. FA-24-27-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey/red (03130032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 40 cm, m/lommer (1000029668) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 40 cm, (1999907009) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Ultramopp 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Nline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Puri-Line Micro High Mop 40 cm, (1000007831) 90% recycled fiber</x:v>
+        <x:v>B75 Fickmopp, 75 cm (12073)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 90 cm (12309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 60 cm, (1000007838) 79% recycled fiber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5083 0043</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Puri-Line Complete Mop 40 cm, (1000011289) 71% recycled fiber</x:v>
+        <x:v>High Performance Mop 40 cm, Art. nr. FX-40-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 60 cm (12313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra Super B Mop 40 cm, (1000029036) 90% recycled fiber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5083 0043</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleano Mopp AX, 90 cm</x:v>
-[...2 lines deleted...]
-        <x:v>3083 0050</x:v>
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Blue (03141040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 30 cm (12450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 40 cm Red ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 60 cm (12043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI STANDARD DRY MOP 40 cm ECO 20PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber woodfloor mop Trapezoid PRO w fringe 45 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp Lomme, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-4059 Rekola Reflex G Mopcloth MF/UMF 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 30 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 30 cm, (1000007830) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12113 Moppgarn Premium Nero, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kleano</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SMB STÄDGROSS AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ursviksvägen 129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundbyberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleano Mopp Green Act Fringe, 25 cm</x:v>
-[...95 lines deleted...]
-        <x:v>Micro Sweep Duotex Ergo Mop Red, 47 cm</x:v>
+        <x:v>Twixter r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen Grön 30 cm (Art.nr. 420340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Grön 40 cm (Art.nr. 420341)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 130 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duotex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Micro System Duotex AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 405</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swep Duo r-MicroTech mopp 75 cm (anpassad/CC)</x:v>
-[...223 lines deleted...]
-        <x:v>MicroWet Samhall Mop 30 cm Green</x:v>
+        <x:v>Clever Clean mop, 30 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Duotex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Micro System Duotex AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 405</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Samhall Shine Mop Plus 30 cm Blue</x:v>
+        <x:v>Clever Clean mop, 47 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Duotex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Micro System Duotex AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 405</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MicroSweep Samhall Ergo Mop 30 cm Blue</x:v>
-[...5375 lines deleted...]
-        <x:v>Gipeco Miljö-Moppen Blå 90 cm (Art.nr. 420183)</x:v>
+        <x:v>Gipeco-Moppen Grön 60 cm (Art.nr. 420342)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco Holding AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>JÖNKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CleverClean Pro Allround Plus Mop Grey, 47 cm</x:v>
-[...5919 lines deleted...]
-        <x:v>Gipeco-Moppen Grön 60 cm (Art.nr. 420154)</x:v>
+        <x:v>Gipeco Miljö-Moppen Blå 90 cm (Art.nr. 420353)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gipeco Holding AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>JÖNKÖPING</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>