--- v1 (2026-04-06)
+++ v2 (2026-06-05)
@@ -1,85 +1,3413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10757b3db6a54198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59b4999f1284805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R692ce4f1995f4922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raa64da71b3c44597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R692ce4f1995f4922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa64da71b3c44597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Clever Clean mop, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-2055 Rekola Reflex H Mopcloth UMF 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop Trapezoid PRO 65 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 40 cm, (1000007831) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 30 cm (12380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Shine Mop Plus 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 30cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Red (03141042)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Master 40 cm (12146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-Wall &amp; Interior mopp, 35cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städalliansen M9B Mikrofibermopp 63 cm, grön &amp; svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 60 cm, (1000007832) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Insert Pocket Mop 50 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Blue (03140560)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 40 cm ECO RED 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 60 cm, (1000029034) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 40 cm (12311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 60 cm, Art. nr. FX-60-145</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 30 cm, Art. nr. FX-30-95</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue , 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 40 cm (12272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 30 cm (12390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop Plus 40 cm, (1000007833) 55% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 60 cm, (1000011290) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroCombi Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 60 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 30 cm, Art nr. FA-29-33-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 130 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Pocket Multi Mop Blue, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 40 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Swapmopp Trapp HD, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Wall &amp; Interior mopp, 35cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 93 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Micro, 50 cm (12068)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 40 cm, Art nr. FA-43-47-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep r-Squeegee mopp, till Multi Squeegee, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Öglad 90 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 90 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 30 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 60 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 30 cm (12440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 30 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 40 cm, (1000007837) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine 50 cm Fickmopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Interior mop 56 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 40 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop pad pro w fringe 65 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12069 Moppgarn Premium Light Blå-Vit, 90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 65 cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12074 Moppgarn Premium Light Blå-Vit, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Dry Mop 40 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ yellow (03141061)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 60 cm (12057)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Polishing Mop 60 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 28cm, grey/ red (03141052)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 60 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 40 cm, (1000011289) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12111 Moppgarn Premium Nero, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 60 cm (12163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX-Light, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ red (03141062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Yellow (03140561)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Ultramopp 40 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop HD 60 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro HD Mop Grey, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroPlus Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Puri-Line Brush Mop 40 cm, (1000010632) 64% recycled fiber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5083 0043</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
@@ -100,14010 +3428,11066 @@
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vileda Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bertel Jungin aukio 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Espoo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Larrymopp Color 90 cm blå</x:v>
+        <x:v>Sprint r-UniversalOne 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 40 cm, Art. nr. FA-43-47-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra mop 40 cm, (1999912521) 90% recycled fiber </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 30 cm (12360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Ergo Plus Pocket Mop Blue, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 62 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Complete Mop 40 cm m/lommer, (1999907003) 71% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 30 cm (12430)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 40 cm (12232)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 40 cm, (1000029033) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-line scrub mop 40 cm, (1000007835) 56% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line heavy scrub moppe, 40cm (1000007836)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 30 cm, (12270)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 28 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MultiDuster Maxi r-MicroPlus Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 60 cm, Art. nr. FA-62-66-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber woodfloor mop Trapezoid PRO w fringe 65 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop Trapezoid PRO 45 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 85cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop Heavy Duty 40 cm, Art. nr. FA-43-47-HD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 125 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 63 cm, Blue (03140570)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex ErgoPlus Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop Glasmop 30 cm, Art. nr. P-1200-G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5083 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp43, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Yellow (03141041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Duster Mop, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 30 cm (Art.nr. 420345)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 60 cm (12462)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 50 cm anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50 cm (anpassad/CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85cm (anpassad/CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm (anpassad/CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-MicroSpeed Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 50 cm med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 30 cm (12470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Insert Pocket Mop 75 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 40 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städalliansen M9B Mikrofibermopp 43 cm, grön &amp; svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pilemopp 60 cm (12476)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 28cm, grey/ blue (03141050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 30 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikan A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rævevej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skive</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Larrymopp Color 30 cm röd</x:v>
+        <x:v>Swep Duo r-Interiör handmopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Red (03140562)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 30 cm, Art. nr. FA-29-33-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 40 cm (Art.nr. 420346)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Micro Mop 60 cm (77600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Pocket Mop 75 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 40 cm (12381)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 40 cm (12056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 40 cm (12451)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Inventar mop 25 cm, (1000007839) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 35 cm  (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 65 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI STANDARD DRY MOP 60 cm ECO 20PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Cleany Mop Activ Fibres 25 cm, Art. nr. FV-23-A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, red (0314055)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-SafetyPlus Pro mopp, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 40 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional CombiSpeed Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Öglad 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex Shine Mop Plus Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 40 cm (12391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Vit 60 cm (Art.nr. 420347)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wooden floor mop refill 45x13 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen  Blå 60 cm (Art.nr. 420352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen  Blå 40 cm (Art.nr. 420351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT- TORRMOPP PRO 50 M FICKA A-COLLECTION 50X12CM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMMOPP INTERIÖR VIPPA REFILL MICROFIBER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT-TORRMOPP 45 A-COLLECTION 45X12CM LÅSFUNKTION KARDBORRE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT-TORRMOPP 60 A-COLLECTION 80PA LÅSFUNKTION KARDBORRE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅT- TORRMOPP PRO 35 M FICKA A-COLLECTION 35X12CM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMM-MOPP 60X10CM MICROFIBER 80% POLYESTER 20% POLYAMID</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wood Floor mop refill 45x13 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mikrofibermopp Refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 60 cm (12383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ green (03141064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 30 cm, (1000007840) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX Pocket Chip, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Fickmopp, 50 cm (12072)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Yellow (03141031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pilemopp 40 cm (12474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra mop 60 cm, (1999914007) 90% recycled fiber </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 60 cm (12274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Pocket Mop 50 cm  Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 25 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ blue (03141060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Ultra Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 40 cm m/chips, (1010002086) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 60 cm (12452)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12112 Moppgarn Premium Nero, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex ErgoPlus Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm m/chips, (1010002089) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Inventar mop 30 cm, (1000008375) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 30 cm (12460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Handmop r-MicroPlus Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Cleany Mop Activ Fibres 30 cm, Art. nr. FV-28-32-G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Green (03140564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 63 cm, Red (03140572)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop HD 40 cm ECO 20 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MultiDuster Maxi r-MicroPlus Pro Sleeve anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint r-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop Plus 60 cm, (1000007834) 55% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Interior Super B Mop 25 cm, (10000029035) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Shine Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 30 cm (12370)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 40 cm (12371)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 30 cm (12160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 30 cm (12310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean L, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 60 cm (12433)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm (1000027053) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 40 cm (12041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 60 cm (12234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 47 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 30 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm, m/lommer (1000026925) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 40 cm (12431)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 25 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5083 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 120 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikan A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rævevej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skive</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>VÅT- TORRMOPP PRO 50 M FICKA A-COLLECTION 50X12CM</x:v>
+        <x:v>Rasant micro Top Planet, 44,5x15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Micro Mop 40 cm (77400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 40cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twixter Green UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop pad pro w fringe 45 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 63 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroCombi Pro mopp 120 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Super B Mop 40 cm 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Proffer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 40 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Trapp Fickmopp, 50 cm (12069)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey / blue (03130030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech mopp 50 cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 90 cm, (100002088) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 60 cm (12373)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 60 cm (12472)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Red (03141032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 60 cm (12442)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 40 cm (12471)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Master 60 cm (12147)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 40 cm (12161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Green (03141044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 40 cm (12361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 60 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-7059 Rekola Reflex S Mopcloth 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 25 cm, Art. nr. FX-25-80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 60 cm (12363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 40 cm (12461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 60cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 30 cm (12040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop pad pro w fringe 45 x 10,5 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra Interior Mop ECO 5pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 120 cm (12062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 90 cm (12309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 60 cm, (1000007838) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 40 cm, Art. nr. FX-40-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 60 cm (12313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra Super B Mop 40 cm, (1000029036) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Blue (03141040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 30 cm (12450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI STANDARD DRY MOP 40 cm ECO 20PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 40 cm Red ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 60 cm (12043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroPlus Pro mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Blue (03140550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scrubba microfiber pad, 15,5x19,5 cm, Blue (03130000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO RED 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 60 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 100 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 35 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 60 cm, Art nr. FA-62-66-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 90 cm (12044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey/red (03130032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 40 cm, m/lommer (1000029668) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 40 cm, (1999907009) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Ultramopp 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B75 Fickmopp, 75 cm (12073)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 60 cm m/chips, (1010002087) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Blue (03141030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12073 Moppgarn Premium Light Blå-Vit, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 43 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9 Microfibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Dry Mop 60 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop Trapezoid PRO w fringe 65 x 10.5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twix r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm (1000029037) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-line scrub mop 30 cm, (1000007836) 56% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 50 cm  (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 60 cm (12393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 30 cm (12231)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 25 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12070 Moppgarn Premium Light Blå-Vit, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Pocket Multi Mop Blue, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 40 cm (12441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glass Cloth/Mop, 30 cm (12085)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 25 cm, Art. nr. FA-24-27-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rasant micro Basic Planet, 42x16 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 30 cm, (1000007830) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12113 Moppgarn Premium Nero, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twixter r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-4059 Rekola Reflex G Mopcloth MF/UMF 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 30 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber woodfloor mop Trapezoid PRO w fringe 45 x 10,5 grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen Grön 30 cm (Art.nr. 420340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen Blå 90 cm (Art.nr. 420353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen Grön 60 cm (Art.nr. 420342)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMM-MOPP 45X10CM MICROFIBER 80% POLYESTER 20% POLYAMID</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅTMOPP HUMID 45 A-COLLECTION 45X10CM 110GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TASKI JM Ultra HD Damp Mop 60 cm ECO 10pc</x:v>
-[...119 lines deleted...]
-        <x:v>Ranhammarsvägen 26</x:v>
+        <x:v>VÅTMOPP HUMID 60 A-COLLECTION 60X10CM 150GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER45 A-COLLECTION 45X12CM 175GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 60X10CM 150G a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 45X10CM 110G a-collection </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER60 A-COLLECTION a-collection 60x12cm 175g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Grön 40 cm (Art.nr. 420341)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson Microfiber Wooden mop refill 45x13 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Combi mop refill 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson Microfiber Damp mop refill 45x13 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop refill 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop bulk 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop 62x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Microfiber All Purpose Mop refill  45x15 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torrmopp 60x12cm Microfiber (476470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Proffer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleano Swapmopp Trapp HD, 50 cm</x:v>
-[...119 lines deleted...]
-        <x:v>Ranhammarsvägen 26</x:v>
+        <x:v>Nordex Pop Mopp Lomme, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vikur Clean M9A Mikrofibermopp 93 cm, grön</x:v>
-[...7454 lines deleted...]
-      <x:c t="str">
         <x:v>TwistMop velcro 30 cm, 1 pc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenspeed</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Greenspeed B.V.</x:v>
-[...1765 lines deleted...]
-        <x:v>Älvsjö</x:v>
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TwistMop velcro 45 cm, 1 pc</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenspeed</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Greenspeed B.V.</x:v>
-[...1061 lines deleted...]
-        <x:v>Bromma</x:v>
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TwistMop velcro, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenspeed</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Greenspeed B.V.</x:v>
-[...3269 lines deleted...]
-        <x:v>JÖNKÖPING</x:v>
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>