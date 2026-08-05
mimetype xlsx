--- v2 (2026-06-05)
+++ v3 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59b4999f1284805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20dcfcec524c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raa64da71b3c44597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R65df2acd217f4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa64da71b3c44597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65df2acd217f4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -6372,82 +6372,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Duotex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Micro System Duotex AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 405</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Nordex Pop Mopp Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>VÅT- TORRMOPP PRO 50 M FICKA A-COLLECTION 50X12CM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>a-collection</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Smart Microfiber Wood Floor mop refill 45x13 cm grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemfrid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Mikrofibermopp Refill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DAMMOPP INTERIÖR VIPPA REFILL MICROFIBER</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0042</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>a-collection</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -6564,7930 +6724,8410 @@
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>a-collection</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordex Pop Mopp Lomme, 45 cm</x:v>
+        <x:v>Städalliansen M7 Mikrofibermopp 63 cm, grön och svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 63 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 30 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 63 cm, rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 63 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 43 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 43 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 43 cm, svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 63 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frida Mikrofibermopp Universal (13011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frida Städ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klimabolaget AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västanvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAFFANSTORP</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PALEVO PRO Uniqor kardborrmopp med fransar, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Palevo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Falstervej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgstør</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Öglad 60 cm (12383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ green (03141064)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 30 cm, (1000007840) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX Pocket Chip, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Fickmopp, 50 cm (12072)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Yellow (03141031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pilemopp 40 cm (12474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra mop 60 cm, (1999914007) 90% recycled fiber </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Light 60 cm (12274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Pocket Mop 50 cm  Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 25 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre flatmop scrub, 45cm, grey/ blue (03141060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Ultra Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 40 cm m/chips, (1010002086) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 60 cm (12452)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12112 Moppgarn Premium Nero, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duotex ErgoPlus Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm m/chips, (1010002089) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional UltraSpeed Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 65cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Inventar mop 30 cm, (1000008375) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 30 cm (12460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duo Handmop r-MicroPlus Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Cleany Mop Activ Fibres 30 cm, Art. nr. FV-28-32-G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Green (03140564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 63 cm, Red (03140572)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop HD 40 cm ECO 20 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MultiDuster Maxi r-MicroPlus Pro Sleeve anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint r-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-Trio Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0068, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop Plus 60 cm, (1000007834) 55% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Interior Super B Mop 25 cm, (10000029035) 66% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 60 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Shine Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 30 cm (12370)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 40 cm (12371)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 30 cm (12160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 30 cm (12310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean L, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp AX-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 60 cm (12433)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm (1000027053) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 40 cm (12041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 60 cm (12234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 47 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Allroundmopp Klippt 30 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Super, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub mop 40 cm, m/lommer (1000026925) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Micro 40 cm (12431)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 120 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rasant micro Top Planet, 44,5x15,5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp E-Light, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Micro Mop 40 cm (77400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 40cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Smart Microfiber Wood Floor mop refill 45x13 cm grey</x:v>
+        <x:v>Twixter Green UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Samhall Duotex Ergo Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop pad pro w fringe 45 x 10,5 cm grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smart Microfiber System</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smart Microfiber System AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albybergsringen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ÖSTERHANINGE</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm grå</x:v>
+        <x:v>Vikur Clean M9A Mikrofibermopp 63 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroCombi Pro mopp 120 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 75 cm, anpassad med chip, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Super B Mop 40 cm 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Proffer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 40 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta A-mop Deep Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B50 Trapp Fickmopp, 50 cm (12069)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey / blue (03130030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech mopp 50 cm med chip, anpassad, utan CC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 90 cm, (100002088) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt 60 cm (12373)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 60 cm (12472)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larrymopp Color 40 cm blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Red (03141032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 60 cm (12442)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa-moppen 40 cm (12471)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Pro Master 60 cm (12147)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Allround 40 cm (12161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Green (03141044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 40 cm (12361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 60 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-7059 Rekola Reflex S Mopcloth 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Green, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vileda Professional Express Pro r-MicroLite Max Mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0069, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 25 cm, Art. nr. FX-25-80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Klippt Plus 60 cm (12363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Duotex Ergo Mop Blue, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Effect Greyline 40 cm (12461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordex Pop Mopp, 60cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 30 cm (12040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop pad pro w fringe 45 x 10,5 cm grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hemfrid</x:v>
+        <x:v>Smart Microfiber System</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smart Microfiber System AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albybergsringen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ÖSTERHANINGE</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hemfrid Fuktmopp Mikrofiber 45x13 cm rosa</x:v>
+        <x:v>TASKI JM Ultra Interior Mop ECO 5pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAX-moppen 120 cm (12062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 90 cm (12309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Duotex Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 60 cm, (1000007838) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Performance Mop 40 cm, Art. nr. FX-40-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium 60 cm (12313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro Ultra Super B Mop 40 cm, (1000029036) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 45 cm, Allure Blue (03141040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp Greyline 30 cm (12450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Micro Clean, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleano Mopp Green Act Fringe, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean utan frans, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DRY MOP 25 cm ECO 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI STANDARD DRY MOP 40 cm ECO 20PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Mop Grey, 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 62 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan DampDry31, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Blå, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 40 cm Red ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 60 cm (12043)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroPlus Pro mopp 50 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Blue (03140550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scrubba microfiber pad, 15,5x19,5 cm, Blue (03130000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM ULTRA DAMP MOP 25 cm ECO RED 10PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI Standard Damp Mop 60 cm ECO 20pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroSweep Samhall Ergo Mop 100 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-Safety mopp, 35 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clara Clean C 40 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ClaraClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avet AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichwiesstrasse 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rüti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Health Care Mop 60 cm, Art nr. FA-62-66-HC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue , 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetloop Pro 90 cm (12044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allure Microfibre Scouring pad, 15x11cm, grey/red (03130032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round mop 40 cm, m/lommer (1000029668) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Glas micro mop 40 cm, (1999907009) 80% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenshine Ultramopp 60 cm, 5 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleanhouse Städmaterial &amp; Hygien in Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ranhammarsvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Premium Duotex Ergo Mop Blue, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Sweep Duotex Ergo Mop Red, 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B75 Fickmopp, 75 cm (12073)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wetrok Microfiber Mop, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wetrok</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line all-round Super B Mop 60 cm m/chips, (1010002087) 79% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Microfibre Mop Damp use, 28 cm, Allure Blue (03141030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecoline Allure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wecovi BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolf Dieselstraat 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NJ Zwolle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12073 Moppgarn Premium Light Blå-Vit, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9A Mikrofibermopp 43 cm, grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Allround Mopp Clean, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Dry Mop 60 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Loop mop Trapezoid PRO w fringe 65 x 10.5 grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hemfrid</x:v>
+        <x:v>Smart Microfiber System</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smart Microfiber System AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albybergsringen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ÖSTERHANINGE</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Mikrofibermopp Refill</x:v>
+        <x:v>Nline Micro Super, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikan Damp42, 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikan A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rævevej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twix r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall Duster Mop 55 cm, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm (1000029037) 50% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-line scrub mop 30 cm, (1000007836) 56% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroCombi Pro mopp 50 cm  (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Duo r-MicroTech Pro mopp 35 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Superb 60 cm (12393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Damp 30 cm (12231)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TASKI JM Ultra HD Damp Mop 25 cm ECO 10pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TASKI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego co. LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daego Building 12F, 55, Pyeongchon-Daero 212Beon-Gil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dongan-gu, Anyang, Gyeonggi-do</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12070 Moppgarn Premium Light Blå-Vit, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Pocket Multi Mop Blue, 50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Premium Greyline 40 cm (12441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Glass Cloth/Mop, 30 cm (12085)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hygienteknik Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Långängsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta EasyClean Pro mopp, 75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 47 cm Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MicroWet Samhall Mop 30 cm Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Easy Act Mopp Clean med öglor, 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procurator AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleverClean Pro Allround Plus Mop Grey, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Vision Mop 25 cm, Art. nr. FA-24-27-B (90% recycled fiber)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordisk Microfiber Danmark ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agerhatten 27A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odense SØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Micro Wet Duotex Mop Red , 62 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rasant micro Basic Planet, 42x16 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älvsjö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Puri-Line Micro High Mop 30 cm, (1000007830) 90% recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5083 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroTech Pro mopp 85 cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12113 Moppgarn Premium Nero, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kleano</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SMB STÄDGROSS AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Twixter r-UniversalOne</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Allround Color Röd, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nline Micro Power Lomme, 45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>23-4059 Rekola Reflex G Mopcloth MF/UMF 55x23 cm, colour coded</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Reflex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekola Oy Trolley Systems</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rutintie 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mäntsälä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Swep Single r-MicroPlus Pro mopp 50cm (CC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vileda Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bertel Jungin aukio 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espoo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 30 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber woodfloor mop Trapezoid PRO w fringe 45 x 10,5 grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ICA</x:v>
+        <x:v>Smart Microfiber System</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smart Microfiber System AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albybergsringen 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ÖSTERHANINGE</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Effect Öglad 60 cm (12383)</x:v>
-[...95 lines deleted...]
-        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, blå</x:v>
+        <x:v>MicroWet Duotex Mop Blue, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sprint Green-UniversalOne 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4083 0073, 4083 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freudenberg Home and Cleaning Solutions GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Im Technologiepark 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Weinheim</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen Grön 30 cm (Art.nr. 420340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco Miljö-Moppen Blå 90 cm (Art.nr. 420353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen Grön 60 cm (Art.nr. 420342)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DAMM-MOPP 45X10CM MICROFIBER 80% POLYESTER 20% POLYAMID</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅTMOPP HUMID 45 A-COLLECTION 45X10CM 110GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VÅTMOPP HUMID 60 A-COLLECTION 60X10CM 150GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER45 A-COLLECTION 45X12CM 175GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 60X10CM 150G a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SNABBMOPP 45X10CM 110G a-collection </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 47 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORRMOPP BONDER60 A-COLLECTION a-collection 60x12cm 175g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clever Clean mop, 130 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duotex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Micro System Duotex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gipeco-Moppen  Grön 40 cm (Art.nr. 420341)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gipeco Holding AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JÖNKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 63 cm, svart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikens Industriområde</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandared</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Swep Single r-Safety mopp, 50 cm</x:v>
-[...258 lines deleted...]
-        <x:v>3083 0017</x:v>
+        <x:v>Vikur Clean M7 Mikrofibermopp 43 cm, rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M7 Mikrofibermopp 30 cm, röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9 Microfibermopp 43 cm, blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städalliansen M7 Mikrofibermopp 43 cm, grön och svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Micro System Duotex AB</x:v>
-[...121 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Vikur Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikens Industriområde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandared</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson Microfiber Wooden mop refill 45x13 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Combi mop refill 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson Microfiber Damp mop refill 45x13 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop refill 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop bulk 45x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smart Microfiber Wet mop 62x13 cm blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Microfiber All Purpose Mop refill  45x15 cm green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smart Microfiber System AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albybergsringen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ÖSTERHANINGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torrmopp 60x12cm Microfiber (476470)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>a-collection</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ahlsell Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Micro System Duotex AB</x:v>
-[...234 lines deleted...]
-        <x:v>Nline Micro Power Lomme, 60 cm</x:v>
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Proffer Micro, 45 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Nline</x:v>
+        <x:v>Proffer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Puri-Line Heavy Scrub Super B Mop 40 cm m/chips, (1010002089) 50% recycled fiber</x:v>
-[...831 lines deleted...]
-        <x:v>Nline Allround Micro Clean L, 60 cm</x:v>
+        <x:v>Nordex Pop Mopp Lomme, 60 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Nline</x:v>
+        <x:v>Nordex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleano Mopp AX-Light, 60 cm</x:v>
-[...767 lines deleted...]
-        <x:v>Vikur Clean M9A Mikrofibermopp 63 cm, grön</x:v>
+        <x:v>TwistMop velcro 30 cm, 1 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TwistMop velcro 45 cm, 1 pc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TwistMop velcro, 60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenspeed NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elisalei 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brasschaat</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frida Mikrofibermopp Spray (12138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frida Städ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klimabolaget AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västanvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAFFANSTORP</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frida Mikrofibermopp Våt (13022)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3083 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Microfiber mop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>083 Supplies for microfibre based cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frida Städ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klimabolaget AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västanvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STAFFANSTORP</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vikur Clean M9B Mikrofibermopp 43 cm, svart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikens Industriområde</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandared</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sprint Green-UniversalOne 40</x:v>
-[...1055 lines deleted...]
-        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, blå</x:v>
+        <x:v>Vikur Clean M9B Mikrofibermopp 63 cm, svart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3083 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Microfiber mop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>083 Supplies for microfibre based cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Clean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikur Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikens Industriområde</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sandared</x:v>
-      </x:c>
-[...4190 lines deleted...]
-        <x:v>Brasschaat</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>