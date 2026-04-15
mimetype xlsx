--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,214 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de2defc6ee641b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2310f137a6db4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R1fcdae0ef2094934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R36dceb2756dd4b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fcdae0ef2094934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36dceb2756dd4b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia eliteX Mackenzie Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Cement Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Jasmund Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Haze Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DecoBoard P2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia eliteX Cement Pure</x:v>
-[...95 lines deleted...]
-        <x:v>Forestia eliteX Jasmund Pure</x:v>
+        <x:v>Forestia eliteX Fresco Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DecoBoard P2 F****</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Grå Skifer Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Hvit 102 Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
@@ -224,178 +352,50 @@
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Forestia eliteX Montello Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">