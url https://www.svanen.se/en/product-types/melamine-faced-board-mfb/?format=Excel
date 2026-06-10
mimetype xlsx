--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2310f137a6db4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afc12cc00624ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R36dceb2756dd4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3734d904c123489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36dceb2756dd4b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3734d904c123489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia eliteX Jasmund Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Haze Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DecoBoard P2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Forestia eliteX Mackenzie Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
@@ -100,210 +196,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia eliteX Jasmund Pure</x:v>
-[...63 lines deleted...]
-        <x:v>DecoBoard P2</x:v>
+        <x:v>Forestia eliteX Fresco Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DecoBoard P2 F****</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia eliteX Fresco Pure</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Forestia eliteX Grå Skifer Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
@@ -356,83 +356,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia eliteX Grå Sand Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Forestia eliteX Montello Pure</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Forestia eliteX Grå Sand Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>