--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afc12cc00624ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ce25bd9c454389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3734d904c123489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0664aea4eabc4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3734d904c123489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0664aea4eabc4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">