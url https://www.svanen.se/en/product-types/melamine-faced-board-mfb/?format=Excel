--- v4 (2026-06-10)
+++ v5 (2026-08-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ce25bd9c454389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f2ffafaf574ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0664aea4eabc4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3cdbb88f2c174208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0664aea4eabc4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cdbb88f2c174208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -196,50 +196,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia eliteX Grå Skifer Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Forestia eliteX Fresco Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
@@ -256,82 +288,50 @@
         <x:v>2010 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pfleiderer Deutschland GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ingolstädter Straße 51</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neumarkt</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Forestia eliteX Hvit 102 Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">