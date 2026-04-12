--- v1 (2026-02-11)
+++ v2 (2026-04-12)
@@ -1,85 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5c40237ae04164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa2ac7157964d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Recd2cfe302f34ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R53431669bb2a4b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recd2cfe302f34ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53431669bb2a4b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Comfort Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Easy Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Prestige Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
@@ -100,1434 +420,1050 @@
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MIO Feel Comfort Bäddmadrass</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Signature J5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sleep Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MIO Feel Exclusive Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0092, 3031 0092</x:v>
-[...11 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Crown Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viskan mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sense mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aspen Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dream mattress</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0105, 3031 0092</x:v>
-[...14 lines deleted...]
-        <x:v/>
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aspen Mattress</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Cooling Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Hilding Bäddmadrass Family Aktiv</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0050, 3031 0050</x:v>
-[...11 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MIO Feel Bäddmadrass</x:v>
-[...177 lines deleted...]
-        <x:v>Pullman</x:v>
+        <x:v>Contract kassett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Majestic Vändbar Madrass</x:v>
-[...926 lines deleted...]
-      <x:c t="str">
         <x:v>Hilding Bäddmadrass Family Komfort</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0050, 3031 0050</x:v>
-[...11 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>