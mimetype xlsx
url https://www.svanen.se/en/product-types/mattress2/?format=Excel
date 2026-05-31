--- v2 (2026-04-12)
+++ v3 (2026-05-31)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa2ac7157964d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7a77bcebf4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R53431669bb2a4b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R09776a16d7f745a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53431669bb2a4b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09776a16d7f745a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,1370 +100,1370 @@
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sleep Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Easy Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...16 lines deleted...]
-        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viskan mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sense mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
-[...319 lines deleted...]
-        <x:v>Mio Delux Sleep Bäddmadrass</x:v>
+        <x:v>Aspen Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dream mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Cooling Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
-[...63 lines deleted...]
-        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+        <x:v>Hilding Bäddmadrass Family Komfort</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hilding Bäddmadrass Family Start</x:v>
+        <x:v>Hilding Bäddmadrass Family Aktiv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract kassett Pullman</x:v>
+        <x:v>Contract kassett</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pullman</x:v>
+        <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Crown Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Contract C3 Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...63 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...651 lines deleted...]
-        <x:v>HÄSTVEDA</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>