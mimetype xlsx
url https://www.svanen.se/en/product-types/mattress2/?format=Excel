--- v3 (2026-05-31)
+++ v4 (2026-07-22)
@@ -1,1469 +1,1469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7a77bcebf4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d2f3c17ac9406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R09776a16d7f745a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e9cea7bfa2b477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09776a16d7f745a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e9cea7bfa2b477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sleep Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Easy Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MIO Feel Comfort Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+        <x:v>MIO Feel Exclusive Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Crown Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Cooling Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Delux Sleep Bäddmadrass</x:v>
+        <x:v>Dream mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sense mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aspen Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viskan mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Komfort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
-      </x:c>
-[...1278 lines deleted...]
-        <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>