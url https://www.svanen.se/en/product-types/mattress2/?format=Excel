--- v4 (2026-07-22)
+++ v5 (2026-09-21)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d2f3c17ac9406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc64559c4004126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e9cea7bfa2b477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rae6ec5a1094c4953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e9cea7bfa2b477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae6ec5a1094c4953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Diplomat Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
@@ -452,530 +484,530 @@
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
+        <x:v>Jensen Easy Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Comfort Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Easy Vändbar Madrass</x:v>
-[...31 lines deleted...]
-        <x:v>Hilding Bäddmadrass Family Start</x:v>
+        <x:v>MIO Feel Exclusive Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett Pullman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>Jensen Majestic Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
@@ -1125,82 +1157,50 @@
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Jensen Contract C3 Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mattress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>