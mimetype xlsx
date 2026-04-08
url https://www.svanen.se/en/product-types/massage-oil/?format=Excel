--- v1 (2026-02-13)
+++ v2 (2026-04-08)
@@ -1,157 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70a2e940f9e4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8c288309c348b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc10dbd8b0f304a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd31e8649f4734aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc10dbd8b0f304a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd31e8649f4734aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>#Hello Love Massage Oil, 100 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Kaerlig Organic Massage Oil, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0323, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Massage Oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaerlig</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Massage Oil, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0427</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Massage Oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholms Analytiska Laboratorium AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Idrottsvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Kaerlig Organic Massage Oil, 150 ML</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0323, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Massage Oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaerlig</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>#Hello Love Massage Oil, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Massage Oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#Hello Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>