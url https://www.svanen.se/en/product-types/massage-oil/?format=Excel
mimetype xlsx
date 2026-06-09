--- v2 (2026-04-08)
+++ v3 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8c288309c348b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc967a5f8adda49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd31e8649f4734aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7e4c05cdf6e14db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd31e8649f4734aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e4c05cdf6e14db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">