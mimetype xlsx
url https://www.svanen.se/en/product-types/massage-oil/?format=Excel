--- v3 (2026-06-09)
+++ v4 (2026-08-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc967a5f8adda49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff58e5654ac40b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7e4c05cdf6e14db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R708b4ae0e7414928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e4c05cdf6e14db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R708b4ae0e7414928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">