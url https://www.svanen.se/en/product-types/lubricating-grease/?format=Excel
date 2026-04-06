--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,1981 +1,1981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7459124adcca4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfceff94261114c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R661f2b53ca034b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Radc13549d9d84df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R661f2b53ca034b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radc13549d9d84df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hycal 540 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 540 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP0 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5601</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGTE 2/18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/014, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 74FL EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 208 l (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE LICAS ESP HV 05</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 761 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Husqvarna X-Guard Bio Chain Oil, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Husqvarna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>HUSKVARNA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MPS 996 BIO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svalehøjvej 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oelstykke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP2 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, drum 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 752 EPEF FMS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Midland Bio-Sinth 46, drum 54 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Oel-Brack AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rupperswilerstrasse 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hunzenschwil</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LanoPro MP-X Bio EP0, 180 kg</x:v>
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP2 EAL, 18 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>LanoPro </x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro Production AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smedveien 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haslum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Agriculture &amp; Industry Multipurpose Grease, 400 g</x:v>
+        <x:v>BIO-FOMO Eco, 1000 l (307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 5 l (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5600</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, canister 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGGB 2/5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axellence 752 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Wire Grease ST2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 74FL EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 400 gr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGGB 2/18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKF LGGB 2, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 54000 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 18 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Würth International AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hycal 540 EPEF</x:v>
-[...2 lines deleted...]
-        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+        <x:v>LanoPro Green Shield H44 Bio, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 25 l (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7705 OGEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AXEL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hycal 761 EPEF</x:v>
+        <x:v>Hycal 760 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP0 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 542 EPEF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AXEL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BIO-FOMO Eco, 25 l (305)</x:v>
-[...34 lines deleted...]
-        <x:v>SE/027/022, SE/027/001</x:v>
+        <x:v>LanoPro MP-X Bio EP2, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7615 EF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5602</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tacky Eco, 420 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>VEIDEC AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Videvägen 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Veberöd</x:v>
-      </x:c>
-[...1630 lines deleted...]
-        <x:v>Nol</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>