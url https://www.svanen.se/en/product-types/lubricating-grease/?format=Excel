--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfceff94261114c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b00c7f0ae04f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Radc13549d9d84df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R080f26ef8b6a491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radc13549d9d84df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R080f26ef8b6a491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LanoPro Multi Grease EP0 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hycal 540 EPEF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AXEL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
@@ -100,1882 +132,1850 @@
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LanoPro Multi Grease EP0 EAL, 180 kg</x:v>
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5601</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGTE 2/18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/014, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 74FL EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 18 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro </x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro Production AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smedveien 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haslum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EERSTA GREASE PLANTE CEP ESP 5601</x:v>
+        <x:v>Midland Bio-Sinth 46, drum 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE LICAS ESP HV 05</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Start First Pte Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Singapore</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LGTE 2/18</x:v>
-[...17 lines deleted...]
-        <x:v>SKF</x:v>
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 761 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 208 l (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MPS 996 BIO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svalehøjvej 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oelstykke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP2 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 752 EPEF FMS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, drum 54 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKF LGGB 2, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>SKF B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Meidoornkade 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Houten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Agriculture &amp; Industry Multipurpose Grease, 50 kg</x:v>
+        <x:v>LanoPro MP-X Bio EP2, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 54000 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 18 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Würth International AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 25 l (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tacky Eco, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>VEIDEC AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Videvägen 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Veberöd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP0 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 542 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7705 OGEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7615 EF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5602</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, canister 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 5 l (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 1000 l (307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5600</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGGB 2/5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hycal 74FL EPEF</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>SE/027/022, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LanoPro Marine Grease EP0 EAL, 18 kg</x:v>
+        <x:v>LanoPro MP-X Bio EP2, 400 gr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axellence 752 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGGB 2/18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Wire Grease ST2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>LanoPro </x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro Production AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smedveien 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haslum</x:v>
-      </x:c>
-[...1662 lines deleted...]
-        <x:v>Veberöd</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>