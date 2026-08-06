--- v3 (2026-06-06)
+++ v4 (2026-08-06)
@@ -1,1981 +1,1981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b00c7f0ae04f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6947291a5594e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R080f26ef8b6a491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9a1531b9e7904165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R080f26ef8b6a491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a1531b9e7904165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>BIO-FOMO Eco, 208 l (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 761 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 400 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE LICAS ESP HV 05</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP2 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MPS 996 BIO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindemann Marine Products ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svalehøjvej 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oelstykke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Entreprenadfett EP2 Bio, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGTE 2/18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/014, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth International AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 74FL EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP0 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, drum 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 540 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 540 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LanoPro Multi Grease EP0 EAL, 180 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro </x:v>
       </x:c>
       <x:c t="str">
         <x:v>LanoPro Production AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smedveien 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Haslum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hycal 540 EPEF</x:v>
+        <x:v>Entreprenadfett EP2 Bio, 50 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmännen Aspen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iberovägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hindås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5601</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 752 EPEF FMS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP0, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, drum 54 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midland Bio-Sinth 46, canister 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oel-Brack AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rupperswilerstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hunzenschwil</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AXEL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hycal 540 EPEF</x:v>
+        <x:v>LanoPro Multi Grease EP2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LGGB 2/5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Marine Grease EP2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 1000 l (307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 5 l (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5600</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Start First Pte Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/022, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EERSTA GREASE PLANTE CEP ESP 5601</x:v>
+        <x:v>Axellence 752 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Wire Grease ST2 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 400 gr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 54000 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/022, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 74FL EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Multi Grease EP0 EAL, 18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro MP-X Bio EP2, 180 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LanoPro Green Shield H44 Bio, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 542 EPEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7615 EF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EERSTA GREASE PLANTE CEP ESP 5602</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Start First Pte Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>International Business Park, Unit 04-05 Nordic European Centre 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Singapore</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LGTE 2/18</x:v>
-[...17 lines deleted...]
-        <x:v>SKF</x:v>
+        <x:v>Hycal 762 EPEF Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SKF LGGB 2, 420 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>SKF B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Meidoornkade 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Houten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Agriculture &amp; Industry Multipurpose Grease, 50 kg</x:v>
+        <x:v>LGGB 2/18 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/015, SE/027/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKF B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meidoornkade 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Houten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 18 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Würth International AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hycal 74FL EPEF</x:v>
+        <x:v>LanoPro Green Shield H44 Bio, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LanoPro Production AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smedveien 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haslum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BIO-FOMO Eco, 25 l (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biobase Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ostmästargränd 8C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årsta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alassca 7705 OGEF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/020, SE/027/022, SE/027/021, SE/027/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricating grease</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AXEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Axel Christiernsson International AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nol</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hycal 760 EPEF Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/022, SE/027/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Axel Christiernsson International AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 2100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nol</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LanoPro Marine Grease EP0 EAL, 18 kg</x:v>
-[...127 lines deleted...]
-        <x:v>Agriculture &amp; Industry Multipurpose Grease, 400 g</x:v>
+        <x:v>Agriculture &amp; Industry Multipurpose Grease, 25 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Würth International AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Husqvarna X-Guard Bio Chain Oil, 250 ml</x:v>
-[...670 lines deleted...]
-      <x:c t="str">
         <x:v>Tacky Eco, 420 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricating grease</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>VEIDEC AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Videvägen 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Veberöd</x:v>
-      </x:c>
-[...830 lines deleted...]
-        <x:v>Haslum</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>