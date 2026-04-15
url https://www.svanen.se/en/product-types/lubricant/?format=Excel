--- v1 (2026-02-13)
+++ v2 (2026-04-15)
@@ -1,349 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0f91e81cd741b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8ebddde4b44d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rcd1b74adc5cf474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1648abf7d6ce4170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd1b74adc5cf474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1648abf7d6ce4170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kaerlig Organic Anal Lubricant, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaerlig</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>#Hello Love Anal Lubricant, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#Hello Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kaerlig Organic Personal Lubricant, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaerlig</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dr. Greve Phases Glide Lube, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0347</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Greve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Matas Striber Lubricant, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0427</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholms Analytiska Laboratorium AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Idrottsvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>#Hello Love Lubricant, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#Hello Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>#Hello Love Water-Based Lubricant, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>#Hello Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kaerlig Organic Personal Lubricant, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaerlig</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Inner Care, 75 ml - 26001247</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0419</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kaerlig Organic Personal Lubricant, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0323, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaerlig</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>