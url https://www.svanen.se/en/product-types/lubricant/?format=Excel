--- v2 (2026-04-15)
+++ v3 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8ebddde4b44d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5e73c6cd6d4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1648abf7d6ce4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0d4e327603348cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1648abf7d6ce4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0d4e327603348cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -228,154 +228,154 @@
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>#Hello Skincare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kaerlig Organic Personal Lubricant, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaerlig</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kaerlig Organic Personal Lubricant, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0323, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaerlig</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Inner Care, 75 ml - 26001247</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0419</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>#Hello Love Water-Based Lubricant, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0323, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>#Hello Skincare</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Kaerlig</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>