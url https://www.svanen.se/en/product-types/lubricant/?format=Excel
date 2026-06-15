--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5e73c6cd6d4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7222491657de4ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0d4e327603348cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R25b88e0a9f4745b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0d4e327603348cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25b88e0a9f4745b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">