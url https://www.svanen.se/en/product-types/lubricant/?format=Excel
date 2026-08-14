--- v4 (2026-06-15)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7222491657de4ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6308d78fdc14206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R25b88e0a9f4745b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0ab229a15267457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25b88e0a9f4745b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ab229a15267457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,110 +132,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kaerlig</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Matas Striber Lubricant, 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0427</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lubricant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholms Analytiska Laboratorium AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Idrottsvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dr. Greve Phases Glide Lube, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0347</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Greve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Gustavsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>#Hello Love Lubricant, 200 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0323, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lubricant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>#Hello Skincare</x:v>
       </x:c>
       <x:c t="str">