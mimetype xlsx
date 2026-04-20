--- v1 (2026-02-13)
+++ v2 (2026-04-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra265156fcd854694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb136abfc634e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R257195a5b17d4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7144ee4d5d57474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R257195a5b17d4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7144ee4d5d57474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,90 +68,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baltic Bliss Conditioning Shampoo, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork Sensitive Moisturizing Mini Hand Lotion, 525 ml (425202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>