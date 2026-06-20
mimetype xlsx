--- v2 (2026-04-20)
+++ v3 (2026-06-20)
@@ -1,145 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb136abfc634e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81677c87de426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7144ee4d5d57474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R59a0374faf324275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7144ee4d5d57474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59a0374faf324275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baltic Bliss Conditioning Shampoo, 375 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/030/001, 3090 0198</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU30 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sterisol AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronängsgatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork Sensitive Moisturizing Hand Lotion, 475 ml (420202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Vadstena</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tork Sensitive Moisturizing Mini Hand Lotion, 525 ml (425202)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/030/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lotion and skin care (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU30 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">