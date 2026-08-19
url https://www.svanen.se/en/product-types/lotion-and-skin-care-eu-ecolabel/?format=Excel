--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe81677c87de426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bd4fe7238d4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R59a0374faf324275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc8ef03dbf5a645d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59a0374faf324275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8ef03dbf5a645d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">