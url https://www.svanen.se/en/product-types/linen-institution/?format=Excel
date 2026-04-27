--- v0 (2026-02-25)
+++ v1 (2026-04-27)
@@ -1,85 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf003ee0b315c4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692381b02354e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R466c75784a8647a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcb8596ccd0814a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R466c75784a8647a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8596ccd0814a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>RS5016 Lakan 165x290 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5015 Påslakan 150X230 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5018 Britslakan 80x225x30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5701 Påslakan 90X125 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5705 Babylakan 80X120 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5024 Örngott 55X75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>RS5704 Barnlakan 110x170 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
@@ -100,275 +324,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RS5705 Babylakan 80X120 cm</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>RS5025 Örngott 40X55 cm</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>