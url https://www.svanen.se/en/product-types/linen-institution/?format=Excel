--- v1 (2026-04-27)
+++ v2 (2026-06-26)
@@ -1,181 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692381b02354e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbc218dac73401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcb8596ccd0814a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R055169569c6445ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8596ccd0814a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R055169569c6445ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>RS5015 Påslakan 150X230 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5018 Britslakan 80x225x30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>RS5016 Lakan 165x290 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RS5015 Påslakan 150X230 cm</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>RS5701 Påslakan 90X125 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
@@ -196,147 +196,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linen institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>RS5024 Örngott 55X75 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
+        <x:v>RS5702 Påslakan 79X90 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>RS5704 Barnlakan 110x170 cm</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>RS5702 Påslakan 79X90 cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linen institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>