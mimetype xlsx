--- v2 (2026-06-26)
+++ v3 (2026-08-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbc218dac73401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb124418e894348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R055169569c6445ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0c34fcb3dc06417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R055169569c6445ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c34fcb3dc06417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">