--- v1 (2026-02-03)
+++ v2 (2026-04-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6661e713831474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278e36606fc84ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R3bc30b2137f542eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R118cfa5b152b4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bc30b2137f542eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118cfa5b152b4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,563 +68,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lægårdvej 90-94</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holstebro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hema Eco Waspoeder Hypoallergeen, 1kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HEMA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Power Gel Tough Stains, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/011, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Zwart, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HEMA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir Liquid Laundry Color, 2 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Kleur, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Wit, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HEMA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ocean Kulörttvätt utan parfume Dubbeldryg, 2,1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ocean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basis Tvättmedel Kulör, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0%, 700 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taxat Clean, 15 kg (Ecolab)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Masava Täcken och Kuddarvask, 40 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava Kemi ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodøvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svendborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% Stain Remover Spray, 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Refin Washing Liquid Universal, 2 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Refin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Basis Tvättmedel Kulör, 750 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Taxat Clean, 7,5 kg (Ecolab)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lægårdvej 90-94</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holstebro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vanish Oxi Action Everyday Stains Trigger, 500 ml</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Vanish Oxi Action Everyday Stains Trigger, 900 ml</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Vanish Oxi Action Everyday Stains Trigger, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/010, DK/006/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vanish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>RB Hygiene Home Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vandtårnsvej 83A</x:v>
       </x:c>