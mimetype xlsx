--- v2 (2026-04-09)
+++ v3 (2026-06-09)
@@ -1,118 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278e36606fc84ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea700b12f74a4011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R118cfa5b152b4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75dfe56bbd86413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118cfa5b152b4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75dfe56bbd86413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hema Eco Waspoeder Hypoallergeen, 1kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HEMA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir Liquid Laundry Color, 2 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Stadsing WeClean Easy Tabs, 56 stk.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lægårdvej 90-94</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holstebro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hema Eco Waspoeder Hypoallergeen, 1kg</x:v>
+        <x:v>Hema Eco Wasmiddel Zwart, 1L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HEMA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
@@ -132,506 +228,410 @@
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vanish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>RB Hygiene Home Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vandtårnsvej 83A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hema Eco Wasmiddel Zwart, 1L</x:v>
+        <x:v>Hema Eco Wasmiddel Kleur, 1L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0% Stain Remover Spray, 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Washing Liquid Universal, 2 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taxat Clean, 7,5 kg (Ecolab)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 900 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ocean Kulörttvätt utan parfume Dubbeldryg, 2,1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ocean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Basis Tvättmedel Kulör, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Masava Täcken och Kuddarvask, 40 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava Kemi ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodøvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svendborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action 0%, 700 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taxat Clean, 15 kg (Ecolab)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecolab</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Wit, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>HEMA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
-      </x:c>
-[...446 lines deleted...]
-        <x:v>Søborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>