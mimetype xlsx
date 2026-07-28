--- v3 (2026-06-09)
+++ v4 (2026-07-28)
@@ -1,637 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea700b12f74a4011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf289227d23f4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75dfe56bbd86413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1dee157ae52e4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75dfe56bbd86413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1dee157ae52e4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Kleur, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Power Gel Tough Stains, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/011, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hema Eco Waspoeder Hypoallergeen, 1kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HEMA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Stadsing WeClean Easy Tabs, 56 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zefir Liquid Laundry Color, 2 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zefir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Zwart, 1L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HEMA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Vanish Oxi Action Everyday Stains Trigger, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/010, DK/006/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vanish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>RB Hygiene Home Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vandtårnsvej 83A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Zefir Liquid Laundry Color, 2 l</x:v>
+        <x:v>ICA Basis Tvättmedel Kulör, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Zefir</x:v>
+        <x:v>ICA Basic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stadsing WeClean Easy Tabs, 56 stk.</x:v>
+        <x:v>Masava Täcken och Kuddarvask, 40 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava Kemi ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodøvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svendborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taxat Clean, 15 kg (Ecolab)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>WeClean</x:v>
+        <x:v>Ecolab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lægårdvej 90-94</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holstebro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hema Eco Wasmiddel Zwart, 1L</x:v>
+        <x:v>Vanish Oxi Action 0%, 700 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ocean Kulörttvätt utan parfume Dubbeldryg, 2,1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ocean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>McBride Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lægårdvej 90-94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holstebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hema Eco Wasmiddel Wit, 1L</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HEMA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vanish Power Gel Tough Stains, 200 ml</x:v>
-[...2 lines deleted...]
-        <x:v>DK/006/011, DK/006/010</x:v>
+        <x:v>Vanish Oxi Action Everyday Stains Trigger, 900 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vanish</x:v>
       </x:c>
       <x:c t="str">
         <x:v>RB Hygiene Home Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vandtårnsvej 83A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hema Eco Wasmiddel Kleur, 1L</x:v>
+        <x:v>Vanish Oxi Action 0% Stain Remover Spray, 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/010, DK/006/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laundry detergent (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Laundry Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vanish</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RB Hygiene Home Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vandtårnsvej 83A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Washing Liquid Universal, 2 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>&amp;Tradition</x:v>
+        <x:v>Refin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vanish Oxi Action 0% Stain Remover Spray, 450 ml</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Taxat Clean, 7,5 kg (Ecolab)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/006/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laundry detergent (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU06 Laundry Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolab</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride Denmark A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lægårdvej 90-94</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holstebro</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Hobro</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>