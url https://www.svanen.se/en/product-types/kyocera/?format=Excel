--- v1 (2026-02-01)
+++ v2 (2026-04-02)
@@ -1,4829 +1,5245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa878231f1f64a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761f13c130394796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R6848cb5ff0974cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2cacf3a9348c4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6848cb5ff0974cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cacf3a9348c4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ISOLDA, K15674I4, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15740I4, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550, 3560 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Magenta, (TK-550M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1000, Black, (TK-17)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15675OW, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15977E1, REMAN. For use in KYOCERA FS1030 TK1130 3K serie BLACK, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15504LY, LASER CART COMP KYOCERA TK-340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15504F7, Laser cart compat for KYOCERA TK340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590M (TK-590M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15504E1 REMAN. For use in KYOCERA FS- 2020 serie  BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15490F7, Laser cart compat for KYOCERA TK160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12390OW REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie BLACK, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Magenta, (TK-580M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK320 (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15740F7, Laser cart compat for KYOCERA TK3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP HC+ , Black, (TK-1130++)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Magenta, (TK-560M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1035 MFP / -1135 MFP HC , Black, (TK-1140+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15464TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turbon, for use in Kyocera FS-4200 DN / -4300DN, Black, (TK-3130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1030, Black, (TK-120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15490QC Laser cart REMAN for KYOCERA TK-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK160 (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK410 (TK-410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15464I4, REMAN. For use in KYOCERA  FS- 1320, 1370 serie  BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15114QC Laser cart REMAN for KYOCERA 1T02HS0EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1020, Black, (TK-18+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590Y (TK-590Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590M) , Magenta, (TK-590M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Cyan, (TK-150C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS2100 (TK-3100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 3820, Black, (TK-65)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15977F7, Laser cart compat for KYOCERA TK1130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15208TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Freecolor, K15675F7, Laser cart compat for KYOCERA TK3100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Freecolor, K15977F7, Laser cart compat for KYOCERA TK1130</x:v>
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Yellow, (TK-580Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15674LY, LASER CART COMP KYOCERA TK-1140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15740LY, LASER CART COMP KYOCERA TK-3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590C (TK-590C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15675I4, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15208I4, REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie  BLACK, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1320 / 1370 DN, Black, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turbon, for use in Kyocera FS-2100, Black, (TK-3100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15114LY, LASER CART COMP KYOCERA TK130 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K12390TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK170 (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15504OW REMAN. For use in KYOCERA FS- 2020 serie BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15490LY, LASER CART COMP KYOCERA TK-160 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-4020, Black, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580Y (TK-580Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15114I4, REMAN. For use in KYOCERA  FS- 1028, 1128, 1300, 1350 serie  BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15490E1 REMAN. For use in KYOCERA  FS- 1120 serie  BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-3900,4000, Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15674TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15674QC, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Yellow, (TK-550Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15504I4, REMAN. For use in KYOCERA FS- 2020 serie  BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5020, 5025, 5030, Black, (TK-510K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Cyan, (TK-580C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1030 HC, Black, (TK-120+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 9100, Black, (TK-70)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1020, Black, (TK-18)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS1320 (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590Y) , Yellow, (TK-590Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP HC , Black, (TK-1130+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Cyan, (TK-550C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1100, Black, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15740OX, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550, 3560 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15113OW REMAN. For use in KYOCERA FS 3900 serie Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15490OX, REMAN. For use in KYOCERA  FS- 1120 serie  BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15113OX,  REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15208LY, LASER CART COMP KYOCERA TK-350 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK340 (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K12390QC Laser cart REMAN for KYOCERA 1T02F80EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-2000, 3900, 4000, Black, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15504TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15740TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera KM-1620, 1635, 1650, 2020,2035,2050, Black, (TK-410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK130 (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K18757F7, Laser cart compat for KYOCERA TK170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Q-connect, K15114QC Laser cart REMAN for KYOCERA 1T02HS0EU0</x:v>
+        <x:v>OWA, K15490OW REMAN. For use in KYOCERA FS- 1120 serie BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15675LY, LASER CART COMP KYOCERA TK-3100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1120- HC , Black, (TK-160HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15113I4,  REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5100, Yellow, (TK-540Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1120, Black, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15362OW REMAN. For use in KYOCERA FS- 4020 serie BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1300- HC , Black, (TK-130HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15675QC Laser cart REMAN for KYOCERA 1T02MS0NL0</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Q-connect</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STARLINE, K15208TA, Laser cart REMAN</x:v>
+        <x:v>STARLINE, K15114TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STARLINE, K15464TA, Laser cart REMAN</x:v>
+        <x:v>TURBON, for use in Kyocera FS 1920, Black, (TK-55)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12390E1 REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie  BLACK, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-2020, Black, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15208OW REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie BLACK, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K12390I4, REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie  BLACK, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15207OW, REMAN. For use in KYOCERA FS1100 4K serie BLACK, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15464LY, LASER CART COMP KYOCERA TK-170 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15362TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STARLINE, K15504TA, Laser cart REMAN</x:v>
+        <x:v>EDDING, K15207E1, REMAN. For use in KYOCERA FS1100 4K serie BLACK, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK170J (TK­170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15674OX, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1900, Black, (TK-50H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C5015, Black, (TK-520K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15740E1, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15675TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STARLINE, K15674TA, Laser cart REMAN</x:v>
+        <x:v>EDDING, K15114E1 REMAN. For use in KYOCERA  FS- 1028, 1128, 1300, 1350 serie  BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15114OW REMAN. For use in KYOCERA FS- 1028, 1128, 1300, 1350 serie BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15464OW REMAN. For use in KYOCERA FS- 1320, 1370 serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15674E1 REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K18767OW, REMAN. For use in KYOCERA TK1130 JB 6K serie BLACK, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1320 / 1370 DN HC, Black, (TK-170+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK360 (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Magenta, (TK-150M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK310 (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Black, (TK-550K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK1140 (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15464E1 REMAN. For use in KYOCERA  FS- 1320, 1370 serie  BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15208F7, Laser cart compat for KYOCERA TK350</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP, Cyan, (TK-590C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15362I4, REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS1120 (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Yellow, (TK-150Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15674OW REMAN. For use in KYOCERA FS- 1035, 1135, ECOSYS M 2035, 2535 serie BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-3920, Black, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Yellow, (TK-560Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15362E1 REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Cyan, (TK-560C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15504QC Laser cart REMAN for KYOCERA 1T02J00EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1800, Black, (TK-60H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 720, Black, (TK-110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580M (TK-580M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590K) , Black, (TK-590K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP , Black, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1100- HC , Black, (TK-140HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15464QC Laser cart REMAN for KYOCERA 1T02LZ0NL0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK3130 (TK-3130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15490TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>STARLINE, K15740TA, Laser cart REMAN</x:v>
+        <x:v>Freecolor, K15114F7, Laser cart compat for KYOCERA TK130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K18757OW, REMAN. For use in KYOCERA TK170 JB 14.4K serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-9130, 9530 , Black, (TK-710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15977TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15977E1, REMAN. For use in KYOCERA FS1030 TK1130 3K serie BLACK, (TK-1130)</x:v>
+        <x:v>OWA, K15977OW, REMAN. For use in KYOCERA FS1030 TK1130 3K serie BLACK, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK350 (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15362OX, REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15464F7, Laser cart compat for KYOCERA TK170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15740OW, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550, 3560 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15675OX, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1035 MFP / -1135 MFP , Black, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1300, Black, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15675E1, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Kyocera FS-1035 MFP / -1135 MFP HC , Black, (TK-1140+)</x:v>
-[...1311 lines deleted...]
-        <x:v>Greenman Eco Original, KTK340 (TK-340)</x:v>
+        <x:v>EDDING, K18757E1, REMAN. For use in KYOCERA TK170 JB 14.4K serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 6020, Black, (TK-400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580C (TK-580C)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LYRECO, K15208LY, LASER CART COMP KYOCERA TK-350 BLK</x:v>
-[...95 lines deleted...]
-        <x:v>Freecolor, K15490F7, Laser cart compat for KYOCERA TK160</x:v>
+        <x:v>Greenman Eco Original, KTK590B (TK-590K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Black, (TK-560K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 6950, Black, (TK-440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK140 (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15208E1 REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie  BLACK, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15113E1 REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK3100 (TK-3100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15208QC Laser cart REMAN for KYOCERA 1T02LX0NLC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15674F7, Laser cart compat for KYOCERA TK1140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
-      </x:c>
-[...3006 lines deleted...]
-        <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>