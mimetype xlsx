--- v2 (2026-04-02)
+++ v3 (2026-06-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761f13c130394796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa4e78040c4404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2cacf3a9348c4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd990d3908734689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cacf3a9348c4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd990d3908734689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -5060,50 +5060,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Q-connect, K15208QC Laser cart REMAN for KYOCERA 1T02LX0NLC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15674F7, Laser cart compat for KYOCERA TK1140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>EDDING, K15208E1 REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie  BLACK, (TK-350)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
@@ -5152,94 +5216,30 @@
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>