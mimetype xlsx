--- v3 (2026-06-01)
+++ v4 (2026-07-21)
@@ -1,85 +1,1525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa4e78040c4404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0d2a8e4fd84526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd990d3908734689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf8fa42b76be44e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd990d3908734689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8fa42b76be44e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Q-connect, K15674QC, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Yellow, (TK-550Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15674TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-3900,4000, Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5020, 5025, 5030, Black, (TK-510K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Cyan, (TK-580C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1030 HC, Black, (TK-120+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1020, Black, (TK-18)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 9100, Black, (TK-70)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS1320 (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590Y) , Yellow, (TK-590Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP HC , Black, (TK-1130+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Cyan, (TK-550C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1100, Black, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15504I4, REMAN. For use in KYOCERA FS- 2020 serie  BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15740OX, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550, 3560 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15208LY, LASER CART COMP KYOCERA TK-350 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK340 (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15113OW REMAN. For use in KYOCERA FS 3900 serie Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15490OX, REMAN. For use in KYOCERA  FS- 1120 serie  BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OfficeXpress, K15113OX,  REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP HC+ , Black, (TK-1130++)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1035 MFP / -1135 MFP HC , Black, (TK-1140+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K12390OW REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie BLACK, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Magenta, (TK-580M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK320 (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15740F7, Laser cart compat for KYOCERA TK3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Magenta, (TK-560M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15464TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590M (TK-590M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15504F7, Laser cart compat for KYOCERA TK340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15504LY, LASER CART COMP KYOCERA TK-340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15504E1 REMAN. For use in KYOCERA FS- 2020 serie  BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15490F7, Laser cart compat for KYOCERA TK160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turbon, for use in Kyocera FS-4200 DN / -4300DN, Black, (TK-3130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1030, Black, (TK-120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15490QC Laser cart REMAN for KYOCERA TK-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK160 (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590Y (TK-590Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Cyan, (TK-150C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS2100 (TK-3100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590M) , Magenta, (TK-590M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 3820, Black, (TK-65)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K12390QC Laser cart REMAN for KYOCERA 1T02F80EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15740TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ISOLDA, K15674I4, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isolda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
@@ -228,5018 +1668,3578 @@
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LYRECO, K15504LY, LASER CART COMP KYOCERA TK-340</x:v>
+        <x:v>TURBON, for use in Kyocera FS-2000, 3900, 4000, Black, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15504TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-4020, Black, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15675F7, Laser cart compat for KYOCERA TK3100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15114LY, LASER CART COMP KYOCERA TK130 BLK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lyreco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Freecolor, K15504F7, Laser cart compat for KYOCERA TK340</x:v>
+        <x:v>STARLINE, K12390TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK170 (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15504OW REMAN. For use in KYOCERA FS- 2020 serie BLACK, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15490LY, LASER CART COMP KYOCERA TK-160 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK410 (TK-410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580Y (TK-580Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15114I4, REMAN. For use in KYOCERA  FS- 1028, 1128, 1300, 1350 serie  BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15490E1 REMAN. For use in KYOCERA  FS- 1120 serie  BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15464I4, REMAN. For use in KYOCERA  FS- 1320, 1370 serie  BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15114QC Laser cart REMAN for KYOCERA 1T02HS0EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1020, Black, (TK-18+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590C (TK-590C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15675I4, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15977F7, Laser cart compat for KYOCERA TK1130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, KTK590M (TK-590M)</x:v>
+        <x:v>STARLINE, K15208TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15740LY, LASER CART COMP KYOCERA TK-3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Yellow, (TK-580Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15674LY, LASER CART COMP KYOCERA TK-1140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15208I4, REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie  BLACK, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1320 / 1370 DN, Black, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Turbon, for use in Kyocera FS-2100, Black, (TK-3100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1120- HC , Black, (TK-160HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15675LY, LASER CART COMP KYOCERA TK-3100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15490OW REMAN. For use in KYOCERA FS- 1120 serie BLACK, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera KM-1620, 1635, 1650, 2020,2035,2050, Black, (TK-410)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK130 (TK-130)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EDDING, K15504E1 REMAN. For use in KYOCERA FS- 2020 serie  BLACK, (TK-340)</x:v>
+        <x:v>Freecolor, K18757F7, Laser cart compat for KYOCERA TK170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15675QC Laser cart REMAN for KYOCERA 1T02MS0NL0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15362OW REMAN. For use in KYOCERA FS- 4020 serie BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1300- HC , Black, (TK-130HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15114TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1920, Black, (TK-55)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K12390E1 REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie  BLACK, (TK-310)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Freecolor, K15490F7, Laser cart compat for KYOCERA TK160</x:v>
+        <x:v>TURBON, for use in Kyocera FS-2020, Black, (TK-340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15207E1, REMAN. For use in KYOCERA FS1100 4K serie BLACK, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15113I4,  REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5100, Yellow, (TK-540Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1120, Black, (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15207OW, REMAN. For use in KYOCERA FS1100 4K serie BLACK, (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LYRECO, K15464LY, LASER CART COMP KYOCERA TK-170 BLK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15362TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15208OW REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie BLACK, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K12390I4, REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie  BLACK, (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP, Cyan, (TK-590C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISOLDA, K15362I4, REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isolda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 2026 MFP /-Plus; 2126 MFP /-Plus; 2526 / - 2626 MFP (TK-590K) , Black, (TK-590K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP , Black, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1100- HC , Black, (TK-140HC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15504QC Laser cart REMAN for KYOCERA 1T02J00EU0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1800, Black, (TK-60H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 720, Black, (TK-110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580M (TK-580M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15674OW REMAN. For use in KYOCERA FS- 1035, 1135, ECOSYS M 2035, 2535 serie BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-3920, Black, (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Yellow, (TK-560Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15362E1 REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Cyan, (TK-560C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15740E1, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550 serie, BLACK, (1T02LV0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15675TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK360 (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15114E1 REMAN. For use in KYOCERA  FS- 1028, 1128, 1300, 1350 serie  BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15114OW REMAN. For use in KYOCERA FS- 1028, 1128, 1300, 1350 serie BLACK, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK170J (TK­170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Magenta, (TK-150M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK310 (TK-310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15464OW REMAN. For use in KYOCERA FS- 1320, 1370 serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15674E1 REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K18767OW, REMAN. For use in KYOCERA TK1130 JB 6K serie BLACK, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1320 / 1370 DN HC, Black, (TK-170+)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS -C5200 DN, Black, (TK-550K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK1140 (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15208F7, Laser cart compat for KYOCERA TK350</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OWA, K12390OW REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie BLACK, (TK-310)</x:v>
+        <x:v>OWA, K15740OW, REMAN. For use in KYOCERA FS-4200, 4300, ECOSYS M3550, 3560 serie, BLACK, (1T02LV0NL0)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OWA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Kyocera FS-C 5150 DN , Magenta, (TK-580M)</x:v>
-[...31 lines deleted...]
-        <x:v>Greenman Eco Original, KTK320 (TK-320)</x:v>
+        <x:v>OFFICEXPRESS, K15675OX, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-1035 MFP / -1135 MFP , Black, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1300, Black, (TK-130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15362OX, REMAN. For use in KYOCERA FS- 4020 serie  BLACK, (TK-360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15464F7, Laser cart compat for KYOCERA TK170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K18757E1, REMAN. For use in KYOCERA TK170 JB 14.4K serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 6020, Black, (TK-400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK580C (TK-580C)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Freecolor, K15740F7, Laser cart compat for KYOCERA TK3130</x:v>
+        <x:v>EDDING, K15675E1, REMAN. For use in KYOCERA FS-2100, ECOSYS M3040, 3540 serie, BLACK, (1T02MS0NL0)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK590B (TK-590K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EDDING, K15464E1 REMAN. For use in KYOCERA  FS- 1320, 1370 serie  BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>edding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OFFICEXPRESS, K15674OX, REMAN. For use in KYOCERA  FS- 1035, 1135, ECOSYS M 2035, 2535 serie  BLACK, (TK-1140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OfficeXpress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C5015, Black, (TK-520K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 1900, Black, (TK-50H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freecolor, K15114F7, Laser cart compat for KYOCERA TK130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Freecolor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Kyocera FS-1030 MFP / -1130 MFP HC+ , Black, (TK-1130++)</x:v>
-[...95 lines deleted...]
-        <x:v>STARLINE, K15464TA, Laser cart REMAN</x:v>
+        <x:v>OWA, K18757OW, REMAN. For use in KYOCERA TK170 JB 14.4K serie BLACK, (TK-170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS C1020, Yellow, (TK-150Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kyocera FS1120 (TK-160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KMP AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfarrer-Findl-Straße 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eggenfelden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15464QC Laser cart REMAN for KYOCERA 1T02LZ0NL0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Q-connect</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK3130 (TK-3130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15490TA, Laser cart REMAN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Starline</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Turbon, for use in Kyocera FS-4200 DN / -4300DN, Black, (TK-3130)</x:v>
-[...63 lines deleted...]
-        <x:v>Q-connect, K15490QC Laser cart REMAN for KYOCERA TK-160</x:v>
+        <x:v>Greenman Eco Original, KTK350 (TK-350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-9130, 9530 , Black, (TK-710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STARLINE, K15977TA, Laser cart REMAN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Starline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OWA, K15977OW, REMAN. For use in KYOCERA FS1030 TK1130 3K serie BLACK, (TK-1130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OWA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS-C 5300 DN, 5350 DN , Black, (TK-560K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Kyocera FS 6950, Black, (TK-440)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK140 (TK-140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Q-connect, K15208QC Laser cart REMAN for KYOCERA 1T02LX0NLC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Q-connect</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, KTK160 (TK-160)</x:v>
+        <x:v>Freecolor, K15674F7, Laser cart compat for KYOCERA TK1140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0041 (308041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kyocera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Freecolor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Armor Print Solutions SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>17, Boulevard de Chantenay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nantes Cedex 4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KTK3100 (TK-3100)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, KTK410 (TK-410)</x:v>
-[...895 lines deleted...]
-        <x:v>EDDING, K15490E1 REMAN. For use in KYOCERA  FS- 1120 serie  BLACK, (TK-160)</x:v>
+        <x:v>EDDING, K15208E1 REMAN. For use in KYOCERA FS- 3040, 3140, 3920 serie  BLACK, (TK-350)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Kyocera FS-3900,4000, Black, (TK-320)</x:v>
-[...1247 lines deleted...]
-        <x:v>EDDING, K12390E1 REMAN. For use in KYOCERA FS- 2000, 3900, 4000 serie  BLACK, (TK-310)</x:v>
+        <x:v>EDDING, K15113E1 REMAN. For use in KYOCERA FS 3900 serie  Black, (TK-320)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0041 (308041)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kyocera</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>edding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Armor Print Solutions SAS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>17, Boulevard de Chantenay</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nantes Cedex 4</x:v>
-      </x:c>
-[...2238 lines deleted...]
-        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>