--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,278 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ba7da14a474fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393a8dfff21f4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R678548ebcaeb404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfe212a2501384b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R678548ebcaeb404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe212a2501384b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Magenta, (TN-212M)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Cyan, (A0DK452)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, KMB3300P (A63V00H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Black, (TN-212K)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Yellow, (TN-212Y)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Yellow, (A0DK252)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Bizhub 4700P, Black, (A63T00H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Konica Minolta Bizhub 3300P, Black, (A63V00H)</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Yellow, (TN-212Y)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>