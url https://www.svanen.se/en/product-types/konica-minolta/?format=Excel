--- v2 (2026-04-06)
+++ v3 (2026-06-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393a8dfff21f4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a92ee40e7546a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfe212a2501384b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1a67d297ea5648ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe212a2501384b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a67d297ea5648ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,339 +68,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Greenman Eco Original, KMB3300P (A63V00H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Cyan, (A0DK452)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, KMB3300P (A63V00H)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Black, (TN-212K)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Bizhub 3300P, Black, (A63V00H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Magenta, (A0DK352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Yellow, (A0DK252)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURBON, for use in Konica Minolta Bizhub 4700P, Black, (A63T00H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konica Minolta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Yellow, (TN-212Y)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Yellow, (A0DK252)</x:v>
-[...95 lines deleted...]
-        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Magenta, (A0DK352)</x:v>
+        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Black, (A0DK152)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TURBON, for use in Konica Minolta Magicolor 2400/2500 MPS, Cyan, (TN-212C)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>TURBON, for use in Minolta Magicolor 4650/4690, Black, (A0DK152)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konica Minolta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>