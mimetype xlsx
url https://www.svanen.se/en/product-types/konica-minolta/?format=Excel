--- v3 (2026-06-05)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a92ee40e7546a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a0ef640f1e4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1a67d297ea5648ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc677af5fcfa1430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a67d297ea5648ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc677af5fcfa1430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">