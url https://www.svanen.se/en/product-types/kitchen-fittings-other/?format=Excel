--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -1,150 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aff10f34e7c4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f70ac61dab46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R08e30434a2c34556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8be6272c60a4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08e30434a2c34556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8be6272c60a4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Side panel for standing cabinets with cut for socle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA MFC panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Side panel for standing cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for top cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Side panel for wall cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Sandwich type insert for wall cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Side panel for standing cabinets</x:v>
-[...31 lines deleted...]
-        <x:v>TAUMONA MFC panels</x:v>
+        <x:v>TAUMONA Panel with groove for integrated led light system</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for high cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Back panel for standing cabinets in islands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
@@ -164,403 +356,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Sandwich type insert for high cabinets</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>TAUMONA Side panel for standing cabinets in islands</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Top panel. Sandwich type</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Top panel in carcass material</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Top panel. Sandwich type</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>TAUMONA Sandwich type insert for base cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Top panel in facade material</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Plinth with sealing profile</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>TAUMONA Top panel in facade material</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>