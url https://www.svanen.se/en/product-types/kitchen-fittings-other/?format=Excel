--- v1 (2026-05-03)
+++ v2 (2026-07-03)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f70ac61dab46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bb9d280747407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra8be6272c60a4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5238045a35564d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8be6272c60a4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5238045a35564d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Side panel for standing cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Side panel for standing cabinets with cut for socle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
@@ -100,51 +132,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Side panel for standing cabinets</x:v>
+        <x:v>TAUMONA Panel with groove for integrated led light system</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for high cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for wall cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
@@ -196,115 +292,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Sandwich type insert for wall cabinets</x:v>
-[...63 lines deleted...]
-        <x:v>TAUMONA Sandwich type insert for high cabinets</x:v>
+        <x:v>TAUMONA Shelves for cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
@@ -324,51 +356,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Shelves for cabinets</x:v>
+        <x:v>TAUMONA Sandwich type insert for base cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Top panel in carcass material</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Top panel. Sandwich type</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
@@ -388,179 +484,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Top panel. Sandwich type</x:v>
-[...63 lines deleted...]
-        <x:v>TAUMONA Sandwich type insert for base cabinets</x:v>
+        <x:v>TAUMONA Plinth with sealing profile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TAUMONA Top panel in facade material</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>TAUMONA Plinth with sealing profile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>