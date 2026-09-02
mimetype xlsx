--- v2 (2026-07-03)
+++ v3 (2026-09-02)
@@ -1,534 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bb9d280747407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a5ed982a5749ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5238045a35564d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67c2f93b6f0348a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5238045a35564d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67c2f93b6f0348a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for wall cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Side panel for standing cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for high cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for top cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Panel with groove for integrated led light system</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Side panel for standing cabinets with cut for socle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Side panel for wall cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA MFC panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Panel with groove for integrated led light system</x:v>
-[...127 lines deleted...]
-        <x:v>TAUMONA Side panel for wall cabinets</x:v>
+        <x:v>TAUMONA Back panel for standing cabinets in islands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Side panel for standing cabinets in islands</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for base cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Top panel in carcass material</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Top panel. Sandwich type</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Plinth with sealing profile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TAUMONA Shelves for cabinets</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>TAUMONA Plinth with sealing profile</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>