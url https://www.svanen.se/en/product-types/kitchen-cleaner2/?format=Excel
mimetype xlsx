--- v1 (2026-02-03)
+++ v2 (2026-04-08)
@@ -1,817 +1,817 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d23522c24a4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0174f2aeb1f043ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R08859f0b1b22407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc3f9c689e35c460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08859f0b1b22407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3f9c689e35c460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>GreenShine Köksrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0243, 5026 0243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Shine Köksrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Kök startpaket art. 7322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Köksspray oparfymerad, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Skona Köksrengöring, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0226</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Skona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Shine Köksrent, 500 ml</x:v>
+        <x:v>Activa Kök Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Häxan Köksrent, 3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>GREENSHINE</x:v>
+        <x:v>Häxan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  1 l (165519)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SINI rengöringstablett kök refill 2 st, art. 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin cleaner spray KITCHEN 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme classic, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Kök, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0274, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Kitchen, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Köksspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Kök Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Köksspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Kök, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0254, 2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme citrus, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Köks- and badrumsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Stina Köksspray, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0269, 3026 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stina</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordexia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 20001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Refin cleaner spray KITCHEN 750 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Refin</x:v>
+        <x:v>Såklart Köksspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Bromma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  5 l (160539)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">