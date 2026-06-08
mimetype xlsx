--- v2 (2026-04-08)
+++ v3 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0174f2aeb1f043ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128d8243cf2f44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc3f9c689e35c460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67abda64a2424c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3f9c689e35c460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67abda64a2424c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,762 +68,794 @@
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Activa Kök Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett Kök startpaket art. 7322</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Shine Köksrent, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SINI rengöringstablett Kök startpaket art. 7322</x:v>
+        <x:v>Häxan Köksrent, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Häxan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona Köksrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CleanoCare Köksspray oparfymerad, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  1 l (165519)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SINI rengöringstablett kök refill 2 st, art. 7302</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CleanoCare Köksspray oparfymerad, 0,75 l</x:v>
+        <x:v>Refin cleaner spray KITCHEN 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Kitchen spray 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0328</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme classic, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Kök, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0274, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Abena Puri-Line Köks- and badrumsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stina Köksspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Köksspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  5 l (160539)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Kitchen, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Spray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Köksspray, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>CleanoCare</x:v>
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Kitchen Refill, 50 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Fixa Kök Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Skona Köksrengöring, 750 ml</x:v>
-[...63 lines deleted...]
-        <x:v>Häxan Köksrent, 3 l</x:v>
+        <x:v>Coop Köksspray, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Häxan</x:v>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  1 l (165519)</x:v>
-[...95 lines deleted...]
-        <x:v>Skur creme classic, 750 ml</x:v>
+        <x:v>Grumme Kök, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0254, 2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme citrus, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Lawinex</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Transportgatan 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ängelholm</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>Kolding</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>