--- v3 (2026-06-08)
+++ v4 (2026-08-08)
@@ -1,861 +1,861 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128d8243cf2f44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cbac82affe4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67abda64a2424c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb23fb20f5d52457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67abda64a2424c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb23fb20f5d52457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CleanoCare Köksspray oparfymerad, 0,75 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CleanoCare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Refill, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0238, 5026 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skona Köksrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Skona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Activa Kök Eco, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Activa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>GreenShine Köksrent, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0243, 5026 0243</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GREENSHINE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Velfyld ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adelers Allé 155</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårevejle</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Activa Kök Eco, 750 ml</x:v>
-[...26 lines deleted...]
-        <x:v>Skövde</x:v>
+        <x:v>Green Shine Köksrent, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREENSHINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SINI rengöringstablett Kök startpaket art. 7322</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4026 0277</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SINI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sinituote Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Erkylän Kartano 50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyvinkää</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Shine Köksrent, 500 ml</x:v>
+        <x:v>Häxan Köksrent, 3 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>GREENSHINE</x:v>
+        <x:v>Häxan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Häxan Köksrent, 3 l</x:v>
+        <x:v>SINI rengöringstablett kök refill 2 st, art. 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0277</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SINI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sinituote Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Erkylän Kartano 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyvinkää</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin cleaner spray KITCHEN 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  1 l (165519)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>COOP Kitchen spray 750ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4026 0328</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme classic, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Kök, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0274, 2026 0273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodhams Road, Siskin Drive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coventry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Köksspray, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Häxan</x:v>
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Skona Köksrengöring, 750 ml</x:v>
-[...17 lines deleted...]
-        <x:v>ICA Skona</x:v>
+        <x:v>Fixa Kök Trigger, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0240, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CleanoCare Köksspray oparfymerad, 0,75 l</x:v>
+        <x:v>Coop Köksspray, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0215</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>CleanoCare</x:v>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Kitchen Refill, 50 ml</x:v>
+        <x:v>Grumme Kök, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2026 0254, 2026 0196</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur creme citrus, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lawinex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Kitchen, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Kitchen Spray, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0238, 5026 0122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  1 l (165519)</x:v>
+        <x:v>Abena Puri-Line Köks- and badrumsrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stina Köksspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0269, 3026 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordexia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 20001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Såklart Köksspray, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0241, 5026 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Såklart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line Sanitary- and kitchen degreaser,  5 l (160539)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
-      </x:c>
-[...510 lines deleted...]
-        <x:v>Ängelholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>