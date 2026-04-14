--- v1 (2026-02-24)
+++ v2 (2026-04-14)
@@ -1,438 +1,438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3669a0ee1f87461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba57a4275f9e452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2526a72c537248e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1d5a37c2e5e84011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2526a72c537248e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d5a37c2e5e84011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Z-Water ROSTFRITT, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Köksspray, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Kitchen Clean Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0136, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KBM Easyclean Shiny Kitchen Köksrengöring, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0265, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Z-Water KÖK, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Köksfix Spray, parfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kitchen Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Kitchen Clean Free, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0136, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kitchen Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Z-Water ROSTFRITT, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0292</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P &amp; T Trading Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nickelvägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>AllOffice Köksspray, 750 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Kitchen Clean, 5000 ml</x:v>
+        <x:v>Kitchen Clean, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0297</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Arom-Dekor Kemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PLS Köksfix Spray, parfymerad, 750 ml</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Z-Water KÖK, 500 ml</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Z-Water KÖK, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0292</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P &amp; T Trading Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nickelvägen 1</x:v>
       </x:c>