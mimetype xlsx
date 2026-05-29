--- v2 (2026-04-14)
+++ v3 (2026-05-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba57a4275f9e452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3d2b2c3c5c447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1d5a37c2e5e84011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7dfa8753ca8245e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d5a37c2e5e84011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dfa8753ca8245e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">