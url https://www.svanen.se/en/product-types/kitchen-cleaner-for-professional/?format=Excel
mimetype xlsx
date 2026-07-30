--- v3 (2026-05-29)
+++ v4 (2026-07-30)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3d2b2c3c5c447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c00f67b28d04d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7dfa8753ca8245e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R994b37c453e3491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7dfa8753ca8245e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R994b37c453e3491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Z-Water KÖK, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0292</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Z-Water</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P &amp; T Trading Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nickelvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlskrona</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Easyclean Shiny Kitchen Köksrengöring, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Kitchen Clean Free, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0136, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KBM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Z-Water ROSTFRITT, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0292</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P &amp; T Trading Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nickelvägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlskrona</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kitchen Clean, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>AllOffice Köksspray, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0265, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AllOffice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KBM Kitchen Clean Free, 1 l</x:v>
+        <x:v>PLS Köksfix Spray, parfymerad, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0265, 3026 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kitchen Clean Perfume-free, 5000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kitchen cleaner for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arom-Dekor Kemi AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sexdrega</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KBM Kitchen Clean Free, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0136, 3026 0136</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KBM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Sexdrega</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Z-Water ROSTFRITT, 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0292</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kitchen cleaner for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Z-Water</x:v>
       </x:c>
       <x:c t="str">