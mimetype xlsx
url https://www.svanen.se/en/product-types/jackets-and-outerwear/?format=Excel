--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -1,182 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8fa63ec9744c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60cbfd033e8428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R08b683f2ce8c4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Refcbfaffde214560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08b683f2ce8c4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refcbfaffde214560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, Parisian Night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, Geranium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, black onyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Keipan, microfleece jacket, men and women, Dark Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, dubarry pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, orchid mist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, violet quartz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, langoustino</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, terracotta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, rain washed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, white sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, olive night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, prime navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hildastranda, microfleece half-zip, women, vanilla ice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, black onyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, Gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, quiet harbor pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, acid yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, brandy brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Keipan, microfleece jacket, men and women, Ensign Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, olive night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, heather rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, pale pansy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, parisian night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hildastranda, microfleece half-zip, women, bright gold</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tinnhølen, microfleece jacket, women, parisian night</x:v>
-[...63 lines deleted...]
-        <x:v>Byrknes, microfleece jacket, men and women, prime navy</x:v>
+        <x:v>Troms, microfleece jacket, junior, quiet harbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, quiet harbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
@@ -196,115 +964,595 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hildastranda, microfleece half-zip, women, vanilla ice</x:v>
-[...63 lines deleted...]
-        <x:v>Tinnhølen, microfleece jacket, women, black onyx</x:v>
+        <x:v>Tinnhølen, microfleece jacket, women, denim blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, off white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, ashleigh blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, coronet blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, smoke pine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, dusty cedar pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, Gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, vetiver</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, dark denim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, Geranium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, oker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, white sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, green eyes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, pureed pumpkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hildastranda, microfleece half-zip, women, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, white pepper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
@@ -324,211 +1572,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, parisian night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, China Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, Grape Leaf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, dark denim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, Gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, vineyard green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, thyme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, ivy green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, balsam green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, vanilla ice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, quiet harbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, parisian night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, dusk blue pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Byrknes, microfleece jacket, men and women, black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Troms, microfleece jacket, junior, parisian night</x:v>
-[...127 lines deleted...]
-        <x:v>Tinnhølen, microfleece jacket, women, Gardenia</x:v>
+        <x:v>Kleivane, microfleece jacket, men, black onyx</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
@@ -548,1683 +2116,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleivane, microfleece jacket, men, China Blue</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Kleivane, microfleece jacket, men, terracotta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kleivane, microfleece jacket, men, Gardenia</x:v>
-[...990 lines deleted...]
-      <x:c t="str">
         <x:v>Kleivane, microfleece jacket, men, gardenia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Kleivane, microfleece jacket, men, birch</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v>Kleivane, microfleece jacket, men, thyme</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>