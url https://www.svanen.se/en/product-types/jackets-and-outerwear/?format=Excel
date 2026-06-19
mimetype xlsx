--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -1,822 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60cbfd033e8428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08da33b344f644ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Refcbfaffde214560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0f1fa85938945c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refcbfaffde214560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0f1fa85938945c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, rain washed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, terracotta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, prime navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hildastranda, microfleece half-zip, women, vanilla ice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, black onyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, Gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, violet quartz</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, langoustino</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, white sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, olive night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Keipan, microfleece jacket, men and women, Dark Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, Geranium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, orchid mist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, dubarry pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, black onyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, brandy brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Keipan, microfleece jacket, men and women, Ensign Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, quiet harbor pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, acid yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, pale pansy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, olive night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, heather rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Troms, microfleece jacket, junior, Parisian Night</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tinnhølen, microfleece jacket, women, Geranium</x:v>
-[...703 lines deleted...]
-        <x:v>Troms, microfleece jacket, junior, pale pansy</x:v>
+        <x:v>Kleivane, microfleece jacket, men, coronet blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, off white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, ashleigh blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
@@ -868,50 +964,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, denim blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Troms, microfleece jacket, junior, quiet harbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
@@ -964,178 +1092,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tinnhølen, microfleece jacket, women, denim blue</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Troms, microfleece jacket, junior, smoke pine</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
@@ -1156,370 +1156,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, white sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, green eyes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, pureed pumpkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hildastranda, microfleece half-zip, women, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, vetiver</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, dark denim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, Geranium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, oker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tinnhølen, microfleece jacket, women, Gardenia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Troms, microfleece jacket, junior, vetiver</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Tinnhølen, microfleece jacket, women, black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
@@ -1540,50 +1540,594 @@
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, vineyard green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, thyme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, vanilla ice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, quiet harbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byrknes, microfleece jacket, men and women, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, black onyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, Marina</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, terracotta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, birch</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, parisian night</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tinnhølen, microfleece jacket, women, dusk blue pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, ivy green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Troms, microfleece jacket, junior, balsam green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, dark denim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, Gardenia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kleivane, microfleece jacket, men, black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jackets and outerwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Troms, microfleece jacket, junior, coronet blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
@@ -1637,594 +2181,50 @@
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Kleivane, microfleece jacket, men, Grape Leaf</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>Kleivane, microfleece jacket, men, birch</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jackets and outerwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>