--- v3 (2026-06-19)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08da33b344f644ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7631e8d806d645ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd0f1fa85938945c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R582ff5ea33f5447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0f1fa85938945c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R582ff5ea33f5447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">