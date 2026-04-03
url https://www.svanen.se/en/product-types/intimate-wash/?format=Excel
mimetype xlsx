--- v0 (2026-02-01)
+++ v1 (2026-04-03)
@@ -1,85 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64057eaf47be4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16caff9a007c41bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0d2c7014dffc4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R64961e7e9fde4c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d2c7014dffc4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64961e7e9fde4c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Plum Intimvask, 50 ml (1671)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050, 5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederik Plums Vej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Assens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mirelle Intimate Wash, 225 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dr. Greve Phases Intimate Cleansing Mousse, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Greve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Intimsæbe, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Sensitive Gentle Intimate Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Intimate Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Intimate Wash, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wash, 225 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Balancing Intimate Wash Foam, 150 ml - 20002882</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Balancing Intimate Soap, 150 ml - 26001587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Sensitive &amp; Intimate, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Intimate Care, 20 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Intimate Soap, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0040, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
@@ -100,474 +484,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lykkegaard Sensitive Gentle Intimate Wash, 250 ml</x:v>
-[...95 lines deleted...]
-        <x:v>ABENA Intimate Care, 20 ml</x:v>
+        <x:v>#Hello Love Intimate Foam Wash , 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>#Hello Skincare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Intimate Soap, 500 ml (1999918683)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>DermaPharm A/S</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Pro-Ren A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Springstrup 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holbæk</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>