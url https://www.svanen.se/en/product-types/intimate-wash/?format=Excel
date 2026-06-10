--- v1 (2026-04-03)
+++ v2 (2026-06-10)
@@ -1,573 +1,509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16caff9a007c41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fb014b3aa84b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R64961e7e9fde4c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6cb352b4a1ec4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64961e7e9fde4c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cb352b4a1ec4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Plum Intimvask, 50 ml (1671)</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Mirelle Intimate Wash, 225 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mirelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dr. Greve Phases Intimate Cleansing Mousse, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Greve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cien Sensitive Intimsæbe, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cien</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lykkegaard Sensitive Gentle Intimate Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lykkegaard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Intimvask, 50 ml (1671)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frederik Plums Vej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Assens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mirelle Intimate Wash, 225 ml</x:v>
+        <x:v>Mevolution My Intimate Wash, 225 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mirelle</x:v>
+        <x:v>Mevolution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dr. Greve Phases Intimate Cleansing Mousse, 150 ml</x:v>
+        <x:v>Neutral Intimate Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Intimate Wash, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Balancing Intimate Wash Foam, 150 ml - 20002882</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Eco Balancing Intimate Soap, 150 ml - 26001587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klinion Personal Care Sensitive &amp; Intimate, 600 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0040, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Dr. Greve</x:v>
+        <x:v>Klinion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Cien Sensitive Intimsæbe, 500 ml</x:v>
+        <x:v>ABENA Intimate Soap, 500 ml (1999918683)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Intimate Soap, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0040, 5090 0040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Cien</x:v>
+        <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Sense A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mads Clausens Vej 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lykkegaard Sensitive Gentle Intimate Wash, 250 ml</x:v>
-[...95 lines deleted...]
-        <x:v>Mevolution My Intimate Wash, 225 ml</x:v>
+        <x:v>NOFO Intimate Wash, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Mevolution</x:v>
+        <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Holbæk</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>