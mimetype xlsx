--- v2 (2026-06-10)
+++ v3 (2026-08-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5fb014b3aa84b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05ca46c9ebc4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6cb352b4a1ec4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1cba5e7e1ab1451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cb352b4a1ec4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cba5e7e1ab1451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,346 +164,378 @@
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lykkegaard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Neutral Intimate Wash, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Intimate Wash, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mevolution My Intimate Wash, 225 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mevolution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Intimvask, 50 ml (1671)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Plum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KiiltoClean A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frederik Plums Vej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Assens</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mevolution My Intimate Wash, 225 ml</x:v>
+        <x:v>Klinion Personal Care Sensitive &amp; Intimate, 600 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klinion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Intimate Soap, 500 ml (1999918683)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pro-Ren A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Springstrup 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holbæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Intimate Soap, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOFO Intimate Wash, 300 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3</x:v>
-[...2 lines deleted...]
-        <x:v>Mevolution</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Neutral Intimate Wash, 250 ml</x:v>
-[...49 lines deleted...]
-        <x:v>Änglamark</x:v>
+        <x:v>Derma Eco Balancing Intimate Soap, 150 ml - 26001587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Intimate Wash</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Derma Eco Balancing Intimate Wash Foam, 150 ml - 20002882</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Derma Eco Balancing Intimate Soap, 150 ml - 26001587</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0002</x:v>
+        <x:v>Matas Striber, Intimate Wash all skin types fragrance free, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0001, 5090 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Intimate Wash</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Derma</x:v>
-[...136 lines deleted...]
-        <x:v>Hobro</x:v>
+        <x:v>Matas Striber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Persano Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skaaremosevej 11-14, Blistrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Graested</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>